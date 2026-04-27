--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -12,352 +12,380 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00C52267" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="2BDA3649" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="002E4C0C" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtuloartigopt"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C52267">
+        <w:rPr>
+          <w:color w:val="73251B"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4C0C">
+        <w:rPr>
+          <w:color w:val="73251B"/>
+        </w:rPr>
         <w:t>Título do artigo em língua portuguesa: subtítulo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00F659C6" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="6D614F08" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="002E4C0C" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtuloestrangeiro"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F659C6">
+        <w:rPr>
+          <w:color w:val="73251B"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4C0C">
+        <w:rPr>
+          <w:color w:val="73251B"/>
+        </w:rPr>
         <w:t>Título do artigo na primeira língua estrangeira: subtítulo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00F659C6" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="4921CECE" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="002E4C0C" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtuloestrangeiro"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F659C6">
+        <w:rPr>
+          <w:color w:val="73251B"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4C0C">
+        <w:rPr>
+          <w:color w:val="73251B"/>
+        </w:rPr>
         <w:t>Título do artigo na segunda língua estrangeira: subtítulo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00170A64" w:rsidRDefault="00170A64" w:rsidP="003D15E3">
+    <w:p w14:paraId="7176DB9E" w14:textId="77777777" w:rsidR="004C6944" w:rsidRDefault="004C6944" w:rsidP="004C6944">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosresumos"/>
         <w:ind w:hanging="2"/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00170A64" w:rsidRDefault="00170A64" w:rsidP="003D15E3">
+      <w:r w:rsidRPr="00A72BB8">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Não preencher itens destacados em amarelo no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C6944">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="05874507" w14:textId="11CD4F11" w:rsidR="003D15E3" w:rsidRPr="00F659C6" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosresumos"/>
         <w:ind w:hanging="2"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00F659C6">
         <w:t>Resumo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="0063303E" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="316FD0F2" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="0063303E" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLResumo"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">O texto do resumo deve ser escrito em fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Garamond</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 12, espaçamento simples, parágrafo </w:t>
       </w:r>
       <w:r w:rsidRPr="00F659C6">
         <w:t>justificado</w:t>
       </w:r>
       <w:r>
         <w:t>. Deve conter n</w:t>
       </w:r>
       <w:r w:rsidRPr="00F659C6">
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidRPr="00D949C0">
         <w:t>máximo 12</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> linhas e informar o conteúdo do texto: tema do artigo, objetivo(s), metodologia, aportes teóricos, principais resultados, entre outras informações </w:t>
       </w:r>
       <w:r w:rsidRPr="00600F36">
         <w:t>importantes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Entrevistas e resenhas não precisam apresentar resumos. Incluir no mínimo 3 e no máximo 5 palavras-chaves a seguir, em minúsculo e separadas por ponto-e-vírgula. A palavra-chave deve ser grafada com inicial maiúscula quando se tratar de nome próprio. As palavras-chaves devem ser formatadas com fonte e espaçamento iguais ao resumo. </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:t xml:space="preserve">Todos os textos deverão ser acompanhados de </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">título, </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:t>resumo e palavras-chave na língua em que for redigido e em duas destas línguas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> estrangeiras: inglês, espanhol, francês. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="009F3219" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="29AF9E9F" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="009F3219" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLPalavras-chaves"/>
         <w:textDirection w:val="btLr"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3219">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Palavras</w:t>
       </w:r>
       <w:r w:rsidRPr="009F3219">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">-chaves: </w:t>
       </w:r>
       <w:r w:rsidRPr="009F3219">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">palavra 1; palavra 2; palavra 3; palavra 4; palavra 5. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="008A2BDC" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="5164F0E9" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="008A2BDC" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosresumos"/>
       </w:pPr>
       <w:r w:rsidRPr="008A2BDC">
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="287AE87F" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLResumo"/>
       </w:pPr>
       <w:r w:rsidRPr="008F0243">
         <w:t>Artigos escritos em inglês, espanhol ou francês deverão apresentar título, resumo e palavras-chave necessariamente em português.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:t>Seguir a mesma formatação indicada no resumo de língua portuguesa. A tradução deve ser feita por profissional especializado na língua para evitar inconsistências entre as versões e problemas de tradução.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="0E361F6A" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLPalavras-chaves"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>word 1; word 2; word 3; word 4; word 5.</w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00DC15D5" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="4D5FDFBA" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00DC15D5" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosresumos"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC15D5">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Resumen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="7216C194" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLResumo"/>
       </w:pPr>
       <w:r w:rsidRPr="008F0243">
         <w:t>Seguir a mesma formatação indicada no resumo de língua portuguesa. A tradução deve ser feita por profissional especializado na língua para evitar inconsistências entre as versões e problemas de tradução.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="6E0D30E4" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLPalavras-chaves"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B380C">
         <w:t xml:space="preserve">Palabras-clave: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>palabra 1; palabra 2; palabra 3; palabra 4; palabra 5</w:t>
       </w:r>
       <w:r w:rsidRPr="003B380C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00A04127" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="0B198AD9" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A04127" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosresumos"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1680"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Resumé</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="6DF06F96" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLResumo"/>
       </w:pPr>
       <w:r w:rsidRPr="008F0243">
         <w:t xml:space="preserve">Seguir a mesma formatação indicada no resumo de língua portuguesa. A tradução deve ser feita por </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24ABC">
         <w:t>profissional</w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:t xml:space="preserve"> especializado na língua para evitar inconsistências entre as versões e problemas de tradução.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="3BF5B5A5" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLPalavras-chaves"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Mots-clés: </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>mot 1; mot 2; mot 3; mot 4; mot 5.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="5C4640FF" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosees"/>
       </w:pPr>
       <w:r w:rsidRPr="00D24ABC">
         <w:lastRenderedPageBreak/>
         <w:t>1 Introduçã</w:t>
       </w:r>
       <w:r w:rsidR="009A5CB0">
         <w:t>o</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="0E387079" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:textDirection w:val="btLr"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">O texto deve ser obrigatoriamente inédito. Não será aceito como inédito texto que seja tradução em outra língua, de artigo já publicado em periódico ou em </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e-book</w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
@@ -384,224 +412,214 @@
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>da ABNT para formatação do texto,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ilustrações, notas de rodapé, citações e</w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> referências</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="263F92C6" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:textDirection w:val="btLr"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>A publicação</w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pode ser apresentad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> em português, inglês, espanhol ou francês</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>acompanhado de título, resumo e palavras-chave na língua em que for redigido e em duas destas outras línguas. Artigos escritos em inglês, espanhol ou francês deverão apresentar título, resumo e palavras-chave necessariamente em português.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="6FEE6DF9" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:textDirection w:val="btLr"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Os títulos das partes do texto devem ser numerados e seguidos dos títulos sem qualquer pontuação entre o número e o título do item, assim como estão os títulos deste </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D949C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Podem ser usadas seções secundárias, caso necessário: 1.1, 1.2, 2.1, 2.2, etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="004B507B">
+    <w:p w14:paraId="28FDE491" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="004B507B">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:textDirection w:val="btLr"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">O corpo do texto deve ser formatado com fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Garamond</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12, espaçamento 1,5 entrelinhas e margem de 1,5cm na primeira linha com alinhamento justificado. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00084350" w:rsidRPr="00F0572C">
+        <w:t xml:space="preserve"> 12, espaçamento 1,5 entrelinhas e margem de 1,5cm na primeira linha com alinhamento justificado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6944">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00084350" w:rsidRPr="004C6944">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">A formatação deste </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00084350" w:rsidRPr="00F0572C">
+      <w:r w:rsidR="00084350" w:rsidRPr="004C6944">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:highlight w:val="yellow"/>
+          <w:color w:val="EE0000"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00084350" w:rsidRPr="00F0572C">
+      <w:r w:rsidR="00084350" w:rsidRPr="004C6944">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00150CDD" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+          <w:color w:val="EE0000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pode ser copiada, preservando a formatação solicitada pela revista. Sendo assim, não basta colocar seu texto nesta fonte indicada, é preciso aplicar os estilos nas partes do texto conforme explicamos a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3652F0" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00150CDD" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosees"/>
         <w:textDirection w:val="btLr"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">2 Estilos do </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150CDD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="521886DF" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Este </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04127">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04127">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pode ser usado como modelo para inserção de seu texto</w:t>
       </w:r>
@@ -622,95 +640,84 @@
         <w:t>arquivo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> está estilizado e após colar seu artigo aqui poderá aplicar os estilos já criados de acordo com o tipo de parágrafo. Esse modelo foi elaborado no Microsoft Word, então pode ser que os estilos não funcionem em editores de texto </w:t>
       </w:r>
       <w:r w:rsidRPr="00645215">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>on-line</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Após copiar seu texto neste </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00645215">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>, é preciso copiar os estilos nos parágrafos que você escreveu, conforme o tipo de parágrafo.</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>, é preciso copiar os estilos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para aplicar um estilo de um texto em outro, basta usar o pincel de formatação, conforme explica este tutorial: </w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nos parágrafos que você escreveu, conforme o tipo de parágrafo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FAF002" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Os estilos criados neste </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> estão nomeados da seguinte forma:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00820865" w:rsidRDefault="003D15E3" w:rsidP="00820865">
+    <w:p w14:paraId="62D62BC8" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00820865" w:rsidRDefault="003D15E3" w:rsidP="00820865">
       <w:pPr>
         <w:pStyle w:val="EOLIlustraes"/>
         <w:rPr>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00820865">
         <w:rPr>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Quadro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00820865">
         <w:rPr>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 – Estilos do </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00820865">
         <w:rPr>
           <w:i/>
@@ -718,1692 +725,1417 @@
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00820865">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8354" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2542"/>
         <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="024A50A8" w14:textId="77777777" w:rsidTr="005C005A">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF0E1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="007460A7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="4D5A7431" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="007460A7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007460A7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Estilo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF0E1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="007460A7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="22286228" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="007460A7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="9"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007460A7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Aplicável em</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="7723CB36" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="7804F261" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007460A7">
               <w:t>EOL</w:t>
             </w:r>
             <w:r>
               <w:t>_Autoria</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="70D359AA" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t>Nomes do(s) autor(es) do texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="09B41608" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="3337CB95" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>EOL_Citação</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="7E89DB6E" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t>Citações longas, recuadas, com mais de 3 linhas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="3941B0D3" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="5CBDE92D" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>EOL_Corpo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="7CA74CFE" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t>Texto corrido</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="51537FA2" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="28294E91" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>EOL_Fonte_ilustrações</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="53B7E831" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t>Texto localizado logo após as ilustrações (quadro, tabela, mapa, foto, figura, gráficos, etc.) com a fonte de onde foi retirada a ilustração</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="1DDBCC07" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="0B544FE8" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>EOL_Imagem</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="3C8A39E5" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qualquer imagem incluída no texto (mapa, foto, gráfico, </w:t>
             </w:r>
             <w:r w:rsidRPr="009A1487">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>print</w:t>
             </w:r>
             <w:r>
               <w:t>, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="487F359E" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="142EE71C" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00201151">
               <w:t>EOL_</w:t>
             </w:r>
             <w:r>
               <w:t>Instituição</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="6664EA59" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t>Nome da instituição do(s) autor(es)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="21D5FFCA" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="5338CDB5" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00201151">
               <w:t>EOL_</w:t>
             </w:r>
             <w:r>
               <w:t>Item_bullets</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="45387464" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t>Lista de itens no decorrer do texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="579935A5" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="29C2AB98" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A15ED7">
               <w:t>EOL_Palavras</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A15ED7">
               <w:t>-chave</w:t>
             </w:r>
             <w:r>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="2C3DBD70" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t>Palavras-chaves abaixo do resumo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="2066B208" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="2BABF17B" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00201151">
               <w:t>EOL_</w:t>
             </w:r>
             <w:r>
               <w:t>Referências</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="7E5BBCCB" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t>Referências listadas ao final do texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="34A0EB54" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00201151" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="1EC8A12B" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00201151" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E51FC0">
               <w:t>EOL_</w:t>
             </w:r>
             <w:r>
               <w:t>Resumo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="11DBB44F" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t>Texto dos resumos em português e línguas estrangeiras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="052822C7" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="1C70CAF0" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>EOL_Seção_marcador</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="2E260F5D" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t>Títulos de seções não numeradas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="655B54C5" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00E51FC0" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="6FCAE469" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00E51FC0" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E51FC0">
               <w:t>EOL_</w:t>
             </w:r>
             <w:r>
               <w:t>Título_artigo_pt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="55A99238" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t>Título do artigo em português na primeira página</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="7E2BFEA8" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00E51FC0" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="7BCFEF04" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00E51FC0" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E51FC0">
               <w:t>EOL_</w:t>
             </w:r>
             <w:r>
               <w:t>Título_artigo_estrangeiro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="73116A68" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t>Título do artigo em línguas estrangeiras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="6801F8D2" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00E51FC0" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="78D55C01" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00E51FC0" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>EOL_Título_</w:t>
             </w:r>
             <w:r w:rsidR="002E249C">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t>eções</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="2C377EA3" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t>Títulos das seções (Introdução, Metodologia, Conclusão, Referências, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w14:paraId="6877D620" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="2EB386AD" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>EOL_Títulos_</w:t>
             </w:r>
             <w:r w:rsidR="002E249C">
               <w:t>r</w:t>
             </w:r>
             <w:r>
               <w:t>esumos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="38427463" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A15ED7" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0"/>
               <w:outlineLvl w:val="9"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Títulos dos resumos na primeira página (Resumo, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Résumé</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Resumen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, Abstract)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="585E737F" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLFonteilustraes"/>
       </w:pPr>
       <w:r>
         <w:t>Fonte: Elaboração própria.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="3A81C23A" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Na a seguir, trazemos um </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>print</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de como acessar a caixa de estilos no Microsoft Word 2021:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
+    <w:p w14:paraId="1F0504E9" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
       <w:pPr>
         <w:pStyle w:val="EOLIlustraes"/>
       </w:pPr>
       <w:r>
         <w:t>Figura 1 – Print com comando de Estilos no Word 2021</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="1E9A3052" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLImagem"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE07A7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="628E844E" wp14:editId="10767F3A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="044285F6" wp14:editId="0719F028">
             <wp:extent cx="5400040" cy="2414270"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="1173639334" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1173639334" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400040" cy="2414270"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="1C3C6CD1" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLFonteilustraes"/>
       </w:pPr>
       <w:r>
         <w:t>Fonte: Elaboração própria.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00364469" w:rsidRDefault="00E56DFE" w:rsidP="00630B2D">
+    <w:p w14:paraId="55275C26" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="007A6048" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
-        <w:t>V</w:t>
-[...278 lines deleted...]
-    <w:p w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+        <w:t>Essa apresentação de ilustração serve como modelo para as figuras, gráficos, fotografias, mapas, entre outras de seu próprio texto. Basta copiar suas informações nos respectivos locais referentes ao título da imagem, à própria imagem e à fonte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62070FEB" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosees"/>
         <w:textDirection w:val="btLr"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3 Tipos de textos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="43FA9CB6" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:textDirection w:val="btLr"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4092">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F4092">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">revista </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Educação Online publica os seguintes tipos de textos:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
+    <w:p w14:paraId="005AD301" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
       <w:pPr>
         <w:pStyle w:val="EOLIlustraes"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Quadro </w:t>
-[...11 lines deleted...]
-        <w:footnoteReference w:id="2"/>
+        <w:t>Quadro 1 – Tipos de textos publicados</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2121"/>
         <w:gridCol w:w="2121"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w14:paraId="143F20D6" w14:textId="77777777" w:rsidTr="005C005A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E1EEF3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF0E1"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="375D7B85" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24ABC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tipo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E1EEF3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF0E1"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="185872F7" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24ABC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Laudas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w14:paraId="578BB89F" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="54DB6092" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:pStyle w:val="EOLImagem"/>
               <w:ind w:left="0" w:hanging="2"/>
             </w:pPr>
             <w:r w:rsidRPr="00D24ABC">
               <w:t>Artigos e ensaios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="7F14AF08" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>até</w:t>
             </w:r>
             <w:r w:rsidRPr="00D24ABC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w14:paraId="745FFF89" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="26368933" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24ABC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Resenhas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="153A306A" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>até</w:t>
             </w:r>
             <w:r w:rsidRPr="00D24ABC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidTr="00B562C7">
+      <w:tr w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w14:paraId="43CB4816" w14:textId="77777777" w:rsidTr="00B562C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="21DB3158" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24ABC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Entrevistas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
+          <w:p w14:paraId="7100B922" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="00B562C7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>até</w:t>
             </w:r>
             <w:r w:rsidRPr="00D24ABC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="68993BD9" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLFonteilustraes"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="000F4092">
         <w:t>onte: Elaboração própria.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="007A6048" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="5999D516" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="007A6048" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
         <w:t>O quadro acima é um exemplo de quadro que pode ser copiado para seu texto. As cores usadas no quadro podem ser modificadas livremente de acordo com o gosto do(s) autor(es) e necessidade de destaque das informações.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="7D90A459" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="00D949C0">
         <w:t>A revista</w:t>
       </w:r>
       <w:r w:rsidRPr="00D949C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>aplica</w:t>
       </w:r>
       <w:r w:rsidRPr="00D949C0">
         <w:t xml:space="preserve"> avaliação duplo-cega por pares, por isso, os textos não podem apresentar qualquer marca de autoria e não devem ser inseridas citações a trabalhos anteriores do/a(s) autores/as. Caso haja necessidade de fazer referência explícita a publicações anteriores dos próprios autores, substituir a referência entre parênteses (autor e data) pela </w:t>
       </w:r>
       <w:r>
         <w:t>frase</w:t>
       </w:r>
       <w:r w:rsidRPr="00D949C0">
         <w:t>: </w:t>
       </w:r>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00D949C0">
         <w:t>referência excluída para preservar anonimato</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00D949C0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Ainda p</w:t>
       </w:r>
       <w:r w:rsidRPr="00D949C0">
         <w:t xml:space="preserve">ara preservar o anonimato, não inclua citações literais, mesmo que a indicação de autoria seja suprimida. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="30FDF819" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="00D949C0">
         <w:t>Atenção: nas citações em que não houver indicação explícita de que o texto citado é do/a próprio/a autor/a do artigo submetido, não é necessário excluir a autoria. Exclua a autoria quando precisar indicar: "Em pesquisa que realizamos anteriormente..."; "Os resultados de nossa pesquisa de doutorado..."; "Em artigo no qual publicamos outros resultados d</w:t>
       </w:r>
       <w:r>
         <w:t>ess</w:t>
       </w:r>
       <w:r w:rsidRPr="00D949C0">
         <w:t xml:space="preserve">a mesma pesquisa...". Caso o texto seja aprovado, o/a(s) autor/a/es serão autorizado/a(s) a inserir as referências devidas na versão </w:t>
       </w:r>
       <w:r>
         <w:t>que será publicada</w:t>
       </w:r>
       <w:r w:rsidRPr="00D949C0">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A65D62" w:rsidRDefault="00A65D62" w:rsidP="00A65D62">
+    <w:p w14:paraId="1A23A409" w14:textId="77777777" w:rsidR="009664B2" w:rsidRDefault="009664B2" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
-        <w:t>Textos com dados de pesquisas realizadas com seres humanos devem enviar, no ato da submissão, em </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, o número do processo, nome do comitê de ética/instituição que aprovou a realização da pesquisa. Após a aprovação do artigo para publicação, essas informações devem ser incluídas </w:t>
+        <w:t xml:space="preserve">Textos com dados de pesquisas realizadas com seres humanos devem incluir </w:t>
       </w:r>
       <w:r w:rsidRPr="00695708">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>obrigatoriamente</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> na parte em que apresentar os participantes da pesquisa (pode ser em nota de rodapé).</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="00A65D62">
+        <w:t xml:space="preserve"> na parte </w:t>
+      </w:r>
+      <w:r w:rsidR="00695708">
+        <w:t>em que apresentar os participantes da pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (pode ser em nota de rodapé) o número do processo, nome do comitê de ética/instituição que aprovou a realização da pesquisa após a aprovação do artigo para publicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6458B5A6" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosees"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>Citações</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="3A3D8CFA" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Todas as citações a autores no texto (literais ou paráfrases) devem seguir o sistema autor-data, </w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t>em consonância com as NBR 10520/2023</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t>da ABNT</w:t>
       </w:r>
       <w:r>
         <w:t>. A</w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t>s citações literais</w:t>
       </w:r>
       <w:r>
         <w:t>, em que o texto é citado tal e qual no original,</w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
-        <w:t xml:space="preserve"> devem trazer, obrigatoriamente, referências, contendo: autoria + ano de publicação + página. As referências que não indicam citações literais devem trazer apenas autoria + ano.</w:t>
+        <w:t xml:space="preserve"> devem trazer, obrigatoriamente, referências, contendo: autoria + ano de publicação + página. As referências que não indicam citações literais devem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A19FE">
+        <w:lastRenderedPageBreak/>
+        <w:t>trazer apenas autoria + ano.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="66562D55" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk189653683"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk189653683"/>
       <w:r>
         <w:t>A seguir, um exemplo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de texto com referência a autores </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>sem citação literal</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="1315FFE8" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="00D00935">
         <w:t xml:space="preserve">Para </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D00935">
         <w:t>Dubar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
         <w:t>(1997),</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -2489,51 +2221,50 @@
       <w:r w:rsidRPr="00D00935">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
         <w:t>as trajetórias</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
         <w:t>vividas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
         <w:t>pelos</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
-        <w:lastRenderedPageBreak/>
         <w:t>sujeitos,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
         <w:t>por</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
         <w:t>meio</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
         <w:t>no</w:t>
@@ -2619,304 +2350,304 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
         <w:t>se</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
         <w:t>realiza dentro de um determinado campo de possibilidades</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D00935">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="4E071B95" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve">As citações </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">literais </w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t>com até 3 linhas completas devem aparecer no corpo do texto entre "aspas"</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> e as que ultrapassam essa quantidade de linhas devem ser recuadas em parágrafo separado. As citações literais que não estiverem indicadas corretamente com aspas, recuo e referência completa de autoria são consideradas plágio.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="01B9F4BB" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosees"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.1 </w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve">Citação com até </w:t>
       </w:r>
       <w:r>
         <w:t>três</w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve"> linhas completas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="55EE55FE" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
         <w:t>A citação com até três linhas deve ficar dentro do texto, delimitada entre aspas. De acordo com Paulo Freire (2019, p. 25): “Não há docência sem discência, as duas se explicam e seus sujeitos, apesar das diferenças que os conotam, não se reduzem à condição de objeto um do outro”. Se a referência da citação vier depois desta, incluir as informações de autoria entre parênteses logo após as aspas: “É preciso que, desde os começos do processo, vá ficando cada vez mais claro que, embora diferentes entre si, quem forma se forma” (Freire, 2019, p. 25)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk189653708"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk189653708"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t xml:space="preserve">. Observe que o sobrenome do autor dentro de parênteses </w:t>
       </w:r>
       <w:r w:rsidRPr="0097419B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>não deve ser escrito em caixa-alta</w:t>
       </w:r>
       <w:r>
         <w:t>, de acordo com a ABNT (NBR 10520/2023).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="3365C3A0" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosees"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve">Citação com </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mais de </w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t>3 linhas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="620E8D24" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve">As citações textuais longas (mais de 3 linhas completas) devem ser grafadas em fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Garamond</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve"> tamanho 11, sem itálico e sem aspas, compondo um parágrafo independente com recuo de 4cm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> da margem esquerda</w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t>, espaçamento simples e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> alinhamento</w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve"> justificad</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="00445FD8">
+    <w:p w14:paraId="63498ADF" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="00EB2833">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk189653724"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk189653724"/>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0097419B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> chamada da citação pode vir antes do texto citado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> quando se usa por exemplo: de acordo com, conforme, entre outras opções com a sequência do nome do sobrenome do autor dentro do texto seguido de data e página (se houver) entre parênteses; </w:t>
       </w:r>
       <w:r w:rsidRPr="0097419B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ou depois da citação</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, quando se usa o sobrenome do autor seguido da data e página (se houver) entre parênteses. A referência </w:t>
+        <w:t xml:space="preserve">, quando se usa o sobrenome do autor seguido da data e página (se </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">houver) entre parênteses. A referência </w:t>
       </w:r>
       <w:r w:rsidRPr="0097419B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">não deve ser utilizada de forma repetida, ou seja, antes e depois </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
       <w:r w:rsidRPr="0097419B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> citação</w:t>
       </w:r>
       <w:r w:rsidRPr="0097419B">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A definição de como/onde a chamada de citação aparecerá no texto/parágrafo em que se apresenta uma citação direta, depende da forma como o autor está criando o texto.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="17618354" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Se o nome do autor for indicado no parágrafo anterior à citação, deve-se incluir a </w:t>
-[...3 lines deleted...]
-        <w:t>referência junto ao nome, conforme exemplo</w:t>
+        <w:t>Se o nome do autor for indicado no parágrafo anterior à citação, deve-se incluir a referência junto ao nome, conforme exemplo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a seguir:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="12F7D9BA" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="008624DC">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>assim, os</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>velhos,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>mais</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>uma</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>vez,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>não</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t xml:space="preserve">são contemplados com exclusividade quando o tema é educação. Para Serra (2012, p. 38): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="49686E7D" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCitao"/>
       </w:pPr>
       <w:r w:rsidRPr="008624DC">
         <w:t>Como</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>se</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>não</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>bastassem</w:t>
       </w:r>
       <w:r>
@@ -2982,81 +2713,81 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>suas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>mazelas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>sociais</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>à querência divina.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="46639AE9" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk189653737"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk189653737"/>
       <w:r>
         <w:t>Se no texto não for indicado o nome do autor antes da citação, deve-se incluir a referência ao final desta, conforme exemplo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> seguinte:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="763AACE4" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7301F">
         <w:t xml:space="preserve">Portanto, compreender o TEA é uma demanda para pedagogos e demais educadores. A criança com TEA apresenta interesses específicos e pode brincar de forma não convencional. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="44079546" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCitao"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7301F">
         <w:t>[...] comumente o brincar da criança com autismo é visto como esquisito. Qualquer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7301F">
         <w:t>ação</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7301F">
         <w:t>com</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7301F">
         <w:t>objetos é</w:t>
       </w:r>
       <w:r>
@@ -3140,732 +2871,753 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7301F">
         <w:t>direcionadas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7301F">
         <w:t>estritamente</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7301F">
         <w:t>pelo diagnóstico, desencadeiam um baixo investimento do outro nas situações (lúdicas) interativas.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7301F">
         <w:t>(Silva; Silva, 2019, p. 74).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="71F66E60" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosees"/>
       </w:pPr>
       <w:r>
         <w:t>4.3 Outras questões relacionadas à citação</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="15F551D0" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
         <w:t>Caso a citação tenha algum destaque dado pelo autor no texto original, deve-se indicar o destaque na referência com a expressão: “grifo no original”. Se o destaque é do autor do artigo, colocar: “grifo nosso”, “grifo meu” ou “grifou-se”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="7F5052A1" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
         <w:t>Citações de trechos de entrevistas realizadas pelo/a próprio/a autor do artigo devem seguir o mesmo formato das citações.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="477EE1ED" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
         <w:t>Para suprimir trechos de citações usar reticências entre chaves: [...].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="69AE0940" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosees"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>5 Destaques no texto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="54A5D961" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
         <w:t>Observar as seguintes questões no uso de destaques no texto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="7991451D" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLItembullets"/>
         <w:ind w:left="1208" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="005A19FE">
         <w:t>O itálico deve ser usado apenas para destacar palavras estrangeiras e neologismos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="5515526F" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLItembullets"/>
         <w:ind w:left="1208" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="005A19FE">
-        <w:lastRenderedPageBreak/>
         <w:t>Títulos de obras e publicações citadas no texto devem ser destacadas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> apenas</w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve"> entre "aspas".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="2E08518E" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLItembullets"/>
         <w:ind w:left="1208" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="005A19FE">
         <w:t>Recomenda-se o uso de aspas 'simples' apenas para destaques dentro de outra citação entre aspas duplas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="102D7746" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLItembullets"/>
         <w:ind w:left="1208" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="005A19FE">
         <w:t>As notas de rodapé, no final de página, devem ser explicativas, numeradas e usadas para esclarecimentos breves. Não devem ser usadas para referências. Deve-se restringir sua utilização e evitar notas longas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="3B45853B" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLItembullets"/>
         <w:ind w:left="1208" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve">Não usar as expressões: Idem/Id., </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A19FE">
         <w:t>Ibidem/Ibid.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005A19FE">
         <w:t>, op. cit. nas referências citadas no texto. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="7515093D" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLItembullets"/>
         <w:ind w:left="1208" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Para destaques dentro das citações, usar negrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="43105D13" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosees"/>
       </w:pPr>
       <w:r>
         <w:t>6 Ilustrações</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="65CF7BBD" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>Ilustrações, fotos e gravuras devem ser enviadas nos formatos JPG, acompanhadas da autorização de direitos de reprodução e as referências necessárias.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Caso o artigo traga fotografias que permitam identificar participantes da pesquisa será necessário enviar documento que comprove a liberação de uso e divulgação da imagem no artigo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="63CAF9B2" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve">As ilustrações (tabelas, quadros, figuras, fotos, mapas, gráficos, prints, etc.) devem </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ser alinhadas à esquerda e </w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
-        <w:t>trazer na parte superior: a palavra indicativa do tipo de ilustração seguida pelo número (Figura 1, Figura 2... Gráfico 1, Gráfico 2...) e o título criado pelo/a autor/a do texto:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+        <w:t xml:space="preserve">trazer na parte superior: a palavra indicativa do tipo de ilustração seguida pelo número (Figura 1, Figura 2... Gráfico 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A19FE">
+        <w:t>Gráfico</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A19FE">
+        <w:t xml:space="preserve"> 2...) e o título criado pelo/a autor/a do texto:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD9FB0D" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="005A19FE">
         <w:t>Exemplo</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve">Figura 1 </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve"> Desenho da turma </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="5181164F" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:ind w:left="2466" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve">Gráfico 1 </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve"> Perfil dos entrevistados</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="6041C6D0" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="005A19FE">
         <w:t>Imediatamente abaixo da figura, deve ser incluída a fonte de onde foi retirada a ilustração: Fonte: Mendes (2005, p. 16). Caso a ilustração faça parte dos arquivos da pesquisa ou do/a pesquisador/a, pode indicar como fonte: "Arquivo da pesquisa."; "Elaboração própria."; etc.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A seguir, um exemplo de ilustração e como deve ser apresentado no texto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
+    <w:p w14:paraId="56750BE7" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
       <w:pPr>
         <w:pStyle w:val="EOLIlustraes"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Figura </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="003D15E3" w:rsidRPr="0015638D" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Figura 2 – Fases da publicação em periódicos científicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63567DCC" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="0015638D" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLImagem"/>
       </w:pPr>
       <w:r w:rsidRPr="0015638D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CFB9436" wp14:editId="4A71A1AD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="091EF471" wp14:editId="03945897">
             <wp:extent cx="5238750" cy="650581"/>
             <wp:effectExtent l="0" t="0" r="19050" b="0"/>
             <wp:docPr id="1798880868" name="Diagrama 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId13" r:lo="rId14" r:qs="rId15" r:cs="rId16"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId10" r:qs="rId11" r:cs="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="0824F5FF" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLFonteilustraes"/>
       </w:pPr>
       <w:r>
         <w:t>Fonte: Elaboração própria.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="0CFDE6EB" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosees"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">7 Lista de referências </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="03909074" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">As referências do texto devem estar atualizadas. A lista deve trazer somente as obras </w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+        <w:t>As referências do texto devem estar atualizadas. A lista deve trazer somente as obras citadas no artigo. Antes de submeter o artigo, confira se os dados das referências indicadas no texto batem com os informados na referência da lista final, evitando inconsistência de informações.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0265C4" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r>
         <w:t>As referências devem ser formatadas em espaçamento simples entre linhas e alinhadas à esquerda.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">Aos diferentes títulos de um mesmo autor, publicados no mesmo ano, adiciona-se uma letra depois da data. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>Ex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>: (Costa, 2000a, 2000b).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>Uniformizar os destaques de títulos nas referências em itálico.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="6306EFCF" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">A lista de referências completas deve ser apresentada ao final do texto, </w:t>
       </w:r>
       <w:r>
         <w:t>por ordem alfabética. As referências de um mesmo autor devem ser ordenadas a partir das mais antigas. Alguns modelos de referências mais utilizados</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="1C2ACFB6" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="316F4818" w14:textId="77777777" w:rsidR="005C005A" w:rsidRDefault="005C005A" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152D856E" w14:textId="77777777" w:rsidR="005C005A" w:rsidRDefault="005C005A" w:rsidP="003D15E3">
+      <w:pPr>
+        <w:pStyle w:val="EOLCorpo"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E649618" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+      <w:pPr>
+        <w:pStyle w:val="EOLCorpo"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70793">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Livro:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="43DED4FC" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>SOBRENOME DO/A AUTOR /A DA OBRA, Inicial(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">) do(s) </w:t>
       </w:r>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>ome(s)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> e Prenome(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Título da obra em itálico</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">: subtítulo sem itálico. </w:t>
       </w:r>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>dição</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> apenas </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>a partir da 2ª. Cidade da editora: Editora, ano de publicação.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="569D9F36" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>Ex.: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="77F1C862" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>FERREIRA, G.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>M.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>S.; LEMGRUBER, M. S.; CABRERA, T. (org.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Educação, tecnologia e ficção</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>: da distopia à esperança.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2. ed.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve"> Rio de Janeiro: Editora PUC-Rio, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="11A15BC7" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:keepNext/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Artigo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="764AA4A7" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>SOBRENOME, Inicial(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">) do(s) </w:t>
       </w:r>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>ome(s). Título do artigo sem itálico. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Título do periódico em itálico</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>, local de publicação, volume do periódico, número do fascículo, página inicial-página final, mês(es). Ano. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="289B7FD3" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>Ex.:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="70837D84" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>PENA, A. C. Contribuições da psicologia para a relação professor-aluno. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Fractal: Revista de Psicologia</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>, v. 33, p. 91-99, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="7F73362C" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:keepNext/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dissertações, teses, monografias: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="01F234B1" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>SOBRENOME, Inicial(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">) do(s) </w:t>
       </w:r>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>ome(s). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Título em itálico</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">: subtítulo (se houver). Ano. Dissertação (Mestrado em ÁREA) </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve"> Universidade, Cidade, ano. Número de páginas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="43DC23C5" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>Ex.:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="6F55229E" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>SILVA, L. F. A. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Conhecimentos curriculares e visões de docência na formação de professores para as escolas de tempo integral</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">: em foco os cursos de Especialização em Educação Integral. 2019. Tese (Doutorado em Educação) </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve"> Pontifícia Universidade Católica do Rio de Janeiro, Rio de Janeiro, 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="301E0761" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Capítulo de livro:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="0B0DD102" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>SOBRENOME, Inicial(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>) do(s) Prenome(s). Título do capítulo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>In:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t> SOBRENOME, Inicial(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>) do(</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>) Prenome(s) (org.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Título do livro em itálico</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>. Local de publicação: editora, data. página inicial-página final do capítulo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="2C17F91E" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
-        <w:lastRenderedPageBreak/>
         <w:t>Ex.:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="2EBCC100" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">MIZRAHI, M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>Etnobiografia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>, margem e criação: Mr. Catra e as conexões entre brancos, negros e judeus no funk carioca. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>In:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t> CARVALHO, A. I. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
@@ -3876,179 +3628,179 @@
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t> (org.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">História oral e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>etnobiografia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>. Ponta Grossa: Editoras UEPG, 2022. p. 209-229.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="1A44F352" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:keepNext/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Documentos capturados via World </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wide</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Web:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="62374DDB" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>SOBRENOME, Inicial(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>) do(s) Prenome(s). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Título da obra em itálico</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t> [online]. Disponível em: http://www... Acesso em: (informar data com dia, mês abreviado, ano).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="7EB2A5D1" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>Quando houver mais de uma referência de um(a) mesmo(a) autor(a), repetir o nome completo em todas as referências, sem usar traço.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="26904C45" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>Indicamos o </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00D70793">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>More - UFSC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D70793">
         <w:t> para elaboração de outros tipos referências não citadas nestas normas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="08CACAF6" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosees"/>
       </w:pPr>
       <w:r>
         <w:t>Referências</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="66D8F550" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>FERREIRA, G.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>M.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>S.; LEMGRUBER, M. S.; CABRERA, T. (org.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Educação, tecnologia e ficção</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>: da distopia à esperança.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2. ed.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve"> Rio de Janeiro: Editora PUC-Rio, 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="2C47F5E0" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">MIZRAHI, M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>Etnobiografia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>, margem e criação: Mr. Catra e as conexões entre brancos, negros e judeus no funk carioca. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>In:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t> CARVALHO, A. I. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
@@ -4059,220 +3811,325 @@
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t> (org.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">História oral e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>etnobiografia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>. Ponta Grossa: Editoras UEPG, 2022. p. 209-229.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="5FB056DC" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>PENA, A. C. Contribuições da psicologia para a relação professor-aluno. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Fractal: Revista de Psicologia</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>, v. 33, p. 91-99, 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="0B011084" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>SILVA, L. F. A. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Conhecimentos curriculares e visões de docência na formação de professores para as escolas de tempo integral</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">: em foco os cursos de Especialização em Educação Integral. 2019. Tese (Doutorado em Educação) </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve"> Pontifícia Universidade Católica do Rio de Janeiro, Rio de Janeiro, 201</w:t>
       </w:r>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="000B0B4D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C14891" w:rsidRDefault="00C14891" w:rsidP="000F5EF1">
+    <w:p w14:paraId="42E33C38" w14:textId="77777777" w:rsidR="00C14891" w:rsidRDefault="00C14891" w:rsidP="000F5EF1">
       <w:pPr>
         <w:pStyle w:val="EOLDados"/>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00855C23" w:rsidRDefault="003D15E3" w:rsidP="00855C23">
+    <w:p w14:paraId="228A06E3" w14:textId="32FA456C" w:rsidR="003D15E3" w:rsidRPr="00855C23" w:rsidRDefault="003D15E3" w:rsidP="00855C23">
       <w:pPr>
         <w:pStyle w:val="EOLDados"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00855C23">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Revisão</w:t>
       </w:r>
       <w:r w:rsidR="00855C23" w:rsidRPr="00855C23">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> text</w:t>
       </w:r>
       <w:r w:rsidR="008371C4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>ual</w:t>
       </w:r>
       <w:r w:rsidRPr="00855C23">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00855C23">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">incluir </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F0E76">
+        <w:t>incluir apenas após</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6944">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>após a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F0E76" w:rsidRPr="003F0E76">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="004C6944" w:rsidRPr="004C6944">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ceite</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00855C23" w:rsidRDefault="003D15E3" w:rsidP="00855C23">
+    <w:p w14:paraId="24370470" w14:textId="77777777" w:rsidR="00855C23" w:rsidRDefault="003D15E3" w:rsidP="00855C23">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00855C23">
         <w:t>Submetido em</w:t>
       </w:r>
       <w:r w:rsidR="00F93B96">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00855C23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00855C23">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>??/??/20??</w:t>
       </w:r>
       <w:r w:rsidRPr="00855C23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00855C23" w:rsidSect="006F673F">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId21"/>
+    <w:p w14:paraId="3AE5B788" w14:textId="07FF7E92" w:rsidR="00FF6E2B" w:rsidRDefault="00FF6E2B" w:rsidP="00FF6E2B">
+      <w:pPr>
+        <w:pStyle w:val="EOLCorpo"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Aprovado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855C23">
+        <w:t xml:space="preserve"> em</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855C23">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855C23">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>??/??/20??</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855C23">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026013D6" w14:textId="77777777" w:rsidR="00FF6E2B" w:rsidRDefault="00FF6E2B" w:rsidP="00855C23">
+      <w:pPr>
+        <w:pStyle w:val="EOLCorpo"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB20B96" w14:textId="77777777" w:rsidR="00D542DA" w:rsidRDefault="00D542DA" w:rsidP="00855C23">
+      <w:pPr>
+        <w:pStyle w:val="EOLCorpo"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62735D98" w14:textId="77777777" w:rsidR="005C005A" w:rsidRPr="005C005A" w:rsidRDefault="005C005A" w:rsidP="005C005A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EDA83D4" w14:textId="77777777" w:rsidR="005C005A" w:rsidRPr="005C005A" w:rsidRDefault="005C005A" w:rsidP="005C005A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="200066A3" w14:textId="77777777" w:rsidR="005C005A" w:rsidRPr="005C005A" w:rsidRDefault="005C005A" w:rsidP="005C005A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6E3030" w14:textId="77777777" w:rsidR="005C005A" w:rsidRPr="005C005A" w:rsidRDefault="005C005A" w:rsidP="005C005A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003B8B64" w14:textId="77777777" w:rsidR="005C005A" w:rsidRPr="005C005A" w:rsidRDefault="005C005A" w:rsidP="005C005A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075F28AA" w14:textId="77777777" w:rsidR="005C005A" w:rsidRDefault="005C005A" w:rsidP="005C005A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pt-BR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A7B11D" w14:textId="77777777" w:rsidR="005C005A" w:rsidRPr="005C005A" w:rsidRDefault="005C005A" w:rsidP="005C005A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3111"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="005C005A" w:rsidRPr="005C005A" w:rsidSect="006F673F">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="616" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B65ED0" w:rsidRDefault="00B65ED0" w:rsidP="00D949C0">
+    <w:p w14:paraId="76FFDB76" w14:textId="77777777" w:rsidR="002F7BDC" w:rsidRDefault="002F7BDC" w:rsidP="00D949C0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B65ED0" w:rsidRDefault="00B65ED0" w:rsidP="00D949C0">
+    <w:p w14:paraId="3CCC5E2F" w14:textId="77777777" w:rsidR="002F7BDC" w:rsidRDefault="002F7BDC" w:rsidP="00D949C0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4303,72 +4160,73 @@
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00DC736E" w:rsidRPr="00E872E1" w:rsidRDefault="002420FD" w:rsidP="006F673F">
+  <w:p w14:paraId="3CA1DB5C" w14:textId="77777777" w:rsidR="00DC736E" w:rsidRPr="008C36A8" w:rsidRDefault="002420FD" w:rsidP="005C005A">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1EEF3"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="73251B"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="4" w:name="_Hlk189653891"/>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00E872E1">
+    <w:bookmarkStart w:id="5" w:name="_Hlk189653891"/>
+    <w:bookmarkStart w:id="6" w:name="_Hlk189653892"/>
+    <w:r w:rsidRPr="008C36A8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:color w:val="F6E7DA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08C35629" wp14:editId="48CD2907">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34E8F881" wp14:editId="68924E58">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4752975</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>27622</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="634935" cy="221978"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:wrapNone/>
           <wp:docPr id="145304448" name="Imagem 15"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 33"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -4386,453 +4244,456 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="634935" cy="221978"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00A7301F" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00A7301F" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>R</w:t>
     </w:r>
-    <w:r w:rsidR="00371F97" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00371F97" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>evista</w:t>
     </w:r>
-    <w:r w:rsidR="00A7301F" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00A7301F" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> E</w:t>
     </w:r>
-    <w:r w:rsidR="00371F97" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00371F97" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>ducação</w:t>
     </w:r>
-    <w:r w:rsidR="00A7301F" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00A7301F" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00371F97" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00371F97" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Online</w:t>
     </w:r>
-    <w:r w:rsidR="00D949C0" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00D949C0" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>, v. ??</w:t>
     </w:r>
-    <w:r w:rsidR="00111FED" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00111FED" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="003F01C0" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="003F01C0" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>n</w:t>
     </w:r>
-    <w:r w:rsidR="00111FED" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00111FED" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00D949C0" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00D949C0" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> ??, p. ??-??, </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidR="00D949C0" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00D949C0" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
-    <w:r w:rsidR="00371F97" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00371F97" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00D949C0" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00D949C0" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>?.</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidR="00DC736E" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00DC736E" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D949C0" w:rsidRPr="00E872E1" w:rsidRDefault="00D949C0" w:rsidP="006F673F">
+  <w:p w14:paraId="28691A5C" w14:textId="77777777" w:rsidR="00D949C0" w:rsidRPr="008C36A8" w:rsidRDefault="00D949C0" w:rsidP="005C005A">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1EEF3"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="73251B"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E872E1">
+    <w:r w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>ISSN:</w:t>
     </w:r>
-    <w:r w:rsidR="00A7301F" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00A7301F" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00E872E1">
+    <w:r w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1809-3760</w:t>
     </w:r>
-    <w:r w:rsidR="00A7301F" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00A7301F" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="004659B1" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="004659B1" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
-    <w:r w:rsidR="002420FD">
+    <w:r w:rsidR="002420FD" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="004659B1" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="004659B1" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="002420FD">
+    <w:r w:rsidR="002420FD" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
-    <w:r w:rsidR="004659B1" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="004659B1" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="00A7301F" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00A7301F" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00E872E1">
+    <w:r w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>DOI: </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="00E872E1">
+    <w:r w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>https://doi.org/10.36556/eol</w:t>
     </w:r>
-    <w:r w:rsidR="00A7301F" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00A7301F" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="004659B1" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="004659B1" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
-    <w:r w:rsidR="002420FD">
+    <w:r w:rsidR="002420FD" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
-    <w:r w:rsidR="00A7301F" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00A7301F" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="004659B1" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="004659B1" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r w:rsidR="002420FD">
+    <w:r w:rsidR="002420FD" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="004659B1" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="004659B1" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00DC736E" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00DC736E" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Pu</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E872E1">
+    <w:r w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>blicad</w:t>
     </w:r>
-    <w:r w:rsidR="00DC736E" w:rsidRPr="00E872E1">
+    <w:r w:rsidR="00DC736E" w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>a</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidRPr="00E872E1">
+    <w:r w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
-        <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> desde 2005</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B65ED0" w:rsidRDefault="00B65ED0" w:rsidP="00D949C0">
+    <w:p w14:paraId="790ED1AA" w14:textId="77777777" w:rsidR="002F7BDC" w:rsidRDefault="002F7BDC" w:rsidP="00D949C0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk205484178"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B65ED0" w:rsidRDefault="00B65ED0" w:rsidP="00D949C0">
+    <w:p w14:paraId="16B263EA" w14:textId="77777777" w:rsidR="002F7BDC" w:rsidRDefault="002F7BDC" w:rsidP="00D949C0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="003D15E3" w:rsidRPr="00A04127" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
+    <w:p w14:paraId="05DAF2CE" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A04127" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04127">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A04127">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Utilize notas de rodapé apenas para incluir informações estritamente relevantes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, curtas e</w:t>
       </w:r>
       <w:r w:rsidRPr="00A04127">
@@ -4849,213 +4710,219 @@
       </w:r>
       <w:r w:rsidR="009A5CB0">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> deve ser usado</w:t>
       </w:r>
       <w:r w:rsidRPr="00A04127">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> para inserir referências</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. Não incluir espaçamento entre uma nota e outra.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00364469" w:rsidRPr="00364469" w:rsidRDefault="00364469" w:rsidP="00364469">
+    <w:p w14:paraId="3BA17113" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00364469">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00364469">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para aplicar um estilo de um texto em outro, basta usar o pincel de formatação, conforme explica este tutorial: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00A100AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=DC98SEhReBk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>. Acesso em: 29 jan. 2025.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="3B7BAE22" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Exemplo retirado do artigo: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00935">
+        <w:t>Professores do Colégio Pedro II: categorias, trajetórias e aspectos identitários (1946-1964)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>” (Soares,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00935">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00935">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>template</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> serve como modelo para as figuras, gráficos, fotografias, mapas, entre outras de seu próprio texto. Basta copiar suas informações nos respectivos locais referentes ao título da imagem, à própria imagem e à fonte.</w:t>
+        <w:t>Educação Online</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00935">
+        <w:t>, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">v. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00935">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, n. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00935">
+        <w:t>47, e24194719</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 2024).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
+  <w:footnote w:id="4">
+    <w:p w14:paraId="12D42C17" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Exemplo retirado do artigo: “</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00D00935">
+        <w:t xml:space="preserve"> Trechos retirados da obra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0124A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Educação Online</w:t>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00B0124A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0124A">
+        <w:t>Pedagogia da autonomia:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> saberes necessários à prática educativa” (60. ed. São Paulo: Paz e Terra, 2019).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="70AC2ABF" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Trecho retirado do artigo: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8317B">
+        <w:t>Analfabetismo ao longo da vida: narrativas autobiográficas de estudantes idosos de escolas públicas de Fortaleza</w:t>
+      </w:r>
+      <w:r>
+        <w:t>” (Barroso e Olinda,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8317B">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8317B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>“</w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>Educação Online</w:t>
       </w:r>
       <w:r w:rsidRPr="00D8317B">
         <w:t>, v. 19, n. 47, p. e24194704, 2024</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
+    <w:p w14:paraId="17F0CAAA" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Trecho retirado do artigo: “</w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>A criança com Transtorno do Espectro Autista e a aprendizagem por meio do brincar heurístico</w:t>
       </w:r>
       <w:r>
         <w:t>” (E</w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t xml:space="preserve">vangelista, </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="008624DC">
         <w:t>antos</w:t>
@@ -5087,51 +4954,51 @@
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:id w:val="511491054"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="003F01C0" w:rsidRPr="00085590" w:rsidRDefault="00371F97" w:rsidP="00CA7A58">
+      <w:p w14:paraId="1835C8DE" w14:textId="77777777" w:rsidR="003F01C0" w:rsidRPr="00085590" w:rsidRDefault="00371F97" w:rsidP="00CA7A58">
         <w:pPr>
           <w:pStyle w:val="Cabealho"/>
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00085590">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00085590">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -5164,229 +5031,141 @@
         </w:r>
         <w:r w:rsidR="003F01C0" w:rsidRPr="00085590">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="003F01C0" w:rsidRPr="00085590">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00013E0F" w:rsidRPr="00013E0F" w:rsidRDefault="00491502" w:rsidP="002B796B">
+  <w:p w14:paraId="689D9245" w14:textId="77777777" w:rsidR="00422325" w:rsidRDefault="00422325" w:rsidP="002E4C0C">
+    <w:pPr>
+      <w:pStyle w:val="NormalWeb"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:lang w:eastAsia="pt-BR"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6E11DF47" w14:textId="77777777" w:rsidR="007B335E" w:rsidRDefault="007B335E" w:rsidP="002E4C0C">
+    <w:pPr>
+      <w:pStyle w:val="NormalWeb"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:lang w:eastAsia="pt-BR"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7CC551E0" w14:textId="3EAF9E01" w:rsidR="00013E0F" w:rsidRDefault="00013E0F" w:rsidP="007B335E">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5670"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="480"/>
       <w:contextualSpacing/>
-      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="1E4B2B15" w14:textId="77777777" w:rsidR="007B335E" w:rsidRPr="00013E0F" w:rsidRDefault="007B335E" w:rsidP="007B335E">
+    <w:pPr>
+      <w:pStyle w:val="NormalWeb"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5670"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="480"/>
+      <w:contextualSpacing/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C928C1">
-[...74 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
-    <mc:AlternateContent>
-[...76 lines deleted...]
-    </mc:AlternateContent>
+    <w:pict>
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+        <v:stroke joinstyle="miter"/>
+        <v:formulas>
+          <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+          <v:f eqn="sum @0 1 0"/>
+          <v:f eqn="sum 0 0 @1"/>
+          <v:f eqn="prod @2 1 2"/>
+          <v:f eqn="prod @3 21600 pixelWidth"/>
+          <v:f eqn="prod @3 21600 pixelHeight"/>
+          <v:f eqn="sum @0 0 1"/>
+          <v:f eqn="prod @6 1 2"/>
+          <v:f eqn="prod @7 21600 pixelWidth"/>
+          <v:f eqn="sum @8 21600 0"/>
+          <v:f eqn="prod @7 21600 pixelHeight"/>
+          <v:f eqn="sum @10 21600 0"/>
+        </v:formulas>
+        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+        <o:lock v:ext="edit" aspectratio="t"/>
+      </v:shapetype>
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:16.5pt;height:16.5pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title=""/>
+      </v:shape>
+    </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E7536E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E87A46E2"/>
     <w:lvl w:ilvl="0" w:tplc="B086B028">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="EOLSeoMarcador"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6063,377 +5842,386 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1460340395">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1034382013">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2116703215">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1227498919">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1259409626">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1523739727">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="55"/>
+  <w:zoom w:percent="80"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D949C0"/>
     <w:rsid w:val="00013E0F"/>
     <w:rsid w:val="0001484F"/>
     <w:rsid w:val="0002292C"/>
     <w:rsid w:val="0003030F"/>
     <w:rsid w:val="00032586"/>
     <w:rsid w:val="0003351F"/>
     <w:rsid w:val="00047C87"/>
     <w:rsid w:val="00061565"/>
     <w:rsid w:val="000673C6"/>
     <w:rsid w:val="00081BC1"/>
     <w:rsid w:val="00084350"/>
     <w:rsid w:val="00085590"/>
     <w:rsid w:val="000B0B4D"/>
     <w:rsid w:val="000C7FD5"/>
     <w:rsid w:val="000D35C4"/>
     <w:rsid w:val="000D3C88"/>
+    <w:rsid w:val="000E4BF1"/>
     <w:rsid w:val="000F2C5B"/>
     <w:rsid w:val="000F5EF1"/>
     <w:rsid w:val="001060F7"/>
     <w:rsid w:val="00111FED"/>
     <w:rsid w:val="00114F1A"/>
     <w:rsid w:val="001403A0"/>
     <w:rsid w:val="00142559"/>
     <w:rsid w:val="001539DF"/>
     <w:rsid w:val="0015638D"/>
     <w:rsid w:val="00166CAE"/>
-    <w:rsid w:val="00170A64"/>
+    <w:rsid w:val="001709D7"/>
     <w:rsid w:val="001A0645"/>
     <w:rsid w:val="001A2758"/>
     <w:rsid w:val="001A312A"/>
-    <w:rsid w:val="001B33F9"/>
     <w:rsid w:val="001C0DA5"/>
     <w:rsid w:val="001D2669"/>
     <w:rsid w:val="001F3EC4"/>
+    <w:rsid w:val="001F4350"/>
+    <w:rsid w:val="001F67A7"/>
     <w:rsid w:val="00204FDE"/>
     <w:rsid w:val="002055EE"/>
     <w:rsid w:val="0021487B"/>
     <w:rsid w:val="0023289F"/>
-    <w:rsid w:val="00232D0E"/>
     <w:rsid w:val="002367D3"/>
+    <w:rsid w:val="00236F3B"/>
     <w:rsid w:val="00240D77"/>
     <w:rsid w:val="002420FD"/>
     <w:rsid w:val="00250EDB"/>
     <w:rsid w:val="00250F14"/>
     <w:rsid w:val="00271E03"/>
     <w:rsid w:val="00272D4D"/>
+    <w:rsid w:val="002B445A"/>
     <w:rsid w:val="002B796B"/>
     <w:rsid w:val="002C1E80"/>
     <w:rsid w:val="002C7066"/>
+    <w:rsid w:val="002D3193"/>
     <w:rsid w:val="002D6DEB"/>
     <w:rsid w:val="002D7330"/>
     <w:rsid w:val="002E249C"/>
+    <w:rsid w:val="002E4C0C"/>
     <w:rsid w:val="002F7855"/>
+    <w:rsid w:val="002F7BDC"/>
     <w:rsid w:val="002F7CD7"/>
     <w:rsid w:val="00313020"/>
     <w:rsid w:val="0031360F"/>
+    <w:rsid w:val="00316705"/>
     <w:rsid w:val="003506A3"/>
+    <w:rsid w:val="00356428"/>
     <w:rsid w:val="00360260"/>
-    <w:rsid w:val="00364469"/>
     <w:rsid w:val="00371F97"/>
     <w:rsid w:val="003804BA"/>
+    <w:rsid w:val="00380C9E"/>
     <w:rsid w:val="00394906"/>
-    <w:rsid w:val="00397E29"/>
     <w:rsid w:val="003A1930"/>
     <w:rsid w:val="003A2D51"/>
     <w:rsid w:val="003B3D31"/>
     <w:rsid w:val="003D15E3"/>
     <w:rsid w:val="003E40E6"/>
     <w:rsid w:val="003E719F"/>
     <w:rsid w:val="003F01C0"/>
-    <w:rsid w:val="003F0E76"/>
     <w:rsid w:val="003F615E"/>
     <w:rsid w:val="00410F3F"/>
-    <w:rsid w:val="0042160D"/>
+    <w:rsid w:val="00422325"/>
     <w:rsid w:val="00426062"/>
-    <w:rsid w:val="00445FD8"/>
     <w:rsid w:val="0046333F"/>
     <w:rsid w:val="004659B1"/>
     <w:rsid w:val="00472B29"/>
     <w:rsid w:val="004771A5"/>
     <w:rsid w:val="00487882"/>
     <w:rsid w:val="00491502"/>
     <w:rsid w:val="00496E8D"/>
     <w:rsid w:val="004B507B"/>
     <w:rsid w:val="004C5CBD"/>
+    <w:rsid w:val="004C6944"/>
     <w:rsid w:val="004D1AB0"/>
     <w:rsid w:val="004D2248"/>
     <w:rsid w:val="00503F8A"/>
-    <w:rsid w:val="0050554C"/>
-    <w:rsid w:val="00512F03"/>
     <w:rsid w:val="00514E7E"/>
     <w:rsid w:val="00521469"/>
     <w:rsid w:val="00524F1C"/>
     <w:rsid w:val="00534C2A"/>
     <w:rsid w:val="00543324"/>
     <w:rsid w:val="005444F6"/>
     <w:rsid w:val="00555E6F"/>
     <w:rsid w:val="00571A77"/>
     <w:rsid w:val="0057530B"/>
     <w:rsid w:val="00582DF7"/>
+    <w:rsid w:val="00595D14"/>
     <w:rsid w:val="005A19FE"/>
-    <w:rsid w:val="005A6491"/>
     <w:rsid w:val="005A7998"/>
+    <w:rsid w:val="005A7A79"/>
     <w:rsid w:val="005B5776"/>
+    <w:rsid w:val="005C005A"/>
     <w:rsid w:val="005D189E"/>
+    <w:rsid w:val="005D5718"/>
     <w:rsid w:val="005F0906"/>
+    <w:rsid w:val="00600B9E"/>
     <w:rsid w:val="00600F36"/>
     <w:rsid w:val="00605321"/>
-    <w:rsid w:val="00630B2D"/>
+    <w:rsid w:val="006178ED"/>
     <w:rsid w:val="00641CD6"/>
     <w:rsid w:val="00645215"/>
+    <w:rsid w:val="006673FE"/>
     <w:rsid w:val="006908AD"/>
+    <w:rsid w:val="00695708"/>
     <w:rsid w:val="006A1E59"/>
     <w:rsid w:val="006A43D7"/>
     <w:rsid w:val="006A5402"/>
     <w:rsid w:val="006E2B93"/>
     <w:rsid w:val="006F673F"/>
     <w:rsid w:val="006F6C4C"/>
     <w:rsid w:val="00706D4F"/>
     <w:rsid w:val="00745D17"/>
     <w:rsid w:val="00765B21"/>
-    <w:rsid w:val="007820B7"/>
     <w:rsid w:val="00786184"/>
-    <w:rsid w:val="007A5A16"/>
     <w:rsid w:val="007A6048"/>
-    <w:rsid w:val="007B12C0"/>
+    <w:rsid w:val="007A6E2E"/>
+    <w:rsid w:val="007B335E"/>
+    <w:rsid w:val="007B6B13"/>
     <w:rsid w:val="007C3F3B"/>
     <w:rsid w:val="007C7C82"/>
     <w:rsid w:val="007E31A8"/>
+    <w:rsid w:val="007E4697"/>
     <w:rsid w:val="007F7C5E"/>
     <w:rsid w:val="007F7F52"/>
     <w:rsid w:val="008116E2"/>
     <w:rsid w:val="008117FC"/>
-    <w:rsid w:val="00813162"/>
     <w:rsid w:val="00820865"/>
     <w:rsid w:val="00825991"/>
     <w:rsid w:val="008371C4"/>
     <w:rsid w:val="0084516E"/>
     <w:rsid w:val="00853B8F"/>
     <w:rsid w:val="00855782"/>
     <w:rsid w:val="00855C23"/>
     <w:rsid w:val="008624DC"/>
-    <w:rsid w:val="008721F4"/>
     <w:rsid w:val="008853C5"/>
     <w:rsid w:val="00890C2B"/>
     <w:rsid w:val="008945E4"/>
     <w:rsid w:val="00895BBD"/>
+    <w:rsid w:val="008C36A8"/>
     <w:rsid w:val="008C48B6"/>
     <w:rsid w:val="008C6AE5"/>
     <w:rsid w:val="008C734F"/>
     <w:rsid w:val="008F0264"/>
     <w:rsid w:val="008F34EF"/>
     <w:rsid w:val="00914F1D"/>
-    <w:rsid w:val="00916711"/>
     <w:rsid w:val="0094500D"/>
     <w:rsid w:val="0094555D"/>
     <w:rsid w:val="00963E50"/>
     <w:rsid w:val="00964779"/>
+    <w:rsid w:val="009664B2"/>
     <w:rsid w:val="0098562D"/>
     <w:rsid w:val="00994063"/>
     <w:rsid w:val="009A211B"/>
     <w:rsid w:val="009A5CB0"/>
     <w:rsid w:val="009A706C"/>
-    <w:rsid w:val="009B5665"/>
     <w:rsid w:val="009C6ED1"/>
     <w:rsid w:val="009D33D0"/>
     <w:rsid w:val="009E463D"/>
     <w:rsid w:val="009F0281"/>
     <w:rsid w:val="00A02E41"/>
     <w:rsid w:val="00A073E8"/>
     <w:rsid w:val="00A164AF"/>
     <w:rsid w:val="00A165A5"/>
     <w:rsid w:val="00A33ED6"/>
     <w:rsid w:val="00A36762"/>
     <w:rsid w:val="00A402E9"/>
     <w:rsid w:val="00A405CF"/>
     <w:rsid w:val="00A47A77"/>
     <w:rsid w:val="00A5425D"/>
-    <w:rsid w:val="00A65D62"/>
     <w:rsid w:val="00A70D27"/>
     <w:rsid w:val="00A716BD"/>
     <w:rsid w:val="00A7301F"/>
-    <w:rsid w:val="00A778F9"/>
+    <w:rsid w:val="00A7740B"/>
+    <w:rsid w:val="00A774F6"/>
     <w:rsid w:val="00A802A6"/>
     <w:rsid w:val="00A827C1"/>
+    <w:rsid w:val="00A9171F"/>
     <w:rsid w:val="00A9620D"/>
     <w:rsid w:val="00AB3284"/>
+    <w:rsid w:val="00AB3BBA"/>
     <w:rsid w:val="00AC0B78"/>
-    <w:rsid w:val="00AD4B63"/>
-    <w:rsid w:val="00AD6499"/>
     <w:rsid w:val="00AE5BFA"/>
+    <w:rsid w:val="00B1471B"/>
     <w:rsid w:val="00B301B5"/>
     <w:rsid w:val="00B40061"/>
-    <w:rsid w:val="00B619B6"/>
-    <w:rsid w:val="00B65ED0"/>
+    <w:rsid w:val="00B50EB3"/>
     <w:rsid w:val="00B733F6"/>
     <w:rsid w:val="00BA43B3"/>
+    <w:rsid w:val="00BB4971"/>
     <w:rsid w:val="00BC0F35"/>
     <w:rsid w:val="00BC67A2"/>
-    <w:rsid w:val="00BC6EE8"/>
     <w:rsid w:val="00BE1C6B"/>
     <w:rsid w:val="00BE232D"/>
     <w:rsid w:val="00BE54F6"/>
     <w:rsid w:val="00BE5F59"/>
     <w:rsid w:val="00BE7435"/>
     <w:rsid w:val="00C01D5D"/>
     <w:rsid w:val="00C05C57"/>
     <w:rsid w:val="00C12172"/>
     <w:rsid w:val="00C14891"/>
-    <w:rsid w:val="00C16077"/>
     <w:rsid w:val="00C221C2"/>
     <w:rsid w:val="00C26CEE"/>
     <w:rsid w:val="00C272E3"/>
-    <w:rsid w:val="00C470A3"/>
+    <w:rsid w:val="00C32457"/>
     <w:rsid w:val="00C4710B"/>
     <w:rsid w:val="00C50E81"/>
     <w:rsid w:val="00C52267"/>
     <w:rsid w:val="00C5584A"/>
     <w:rsid w:val="00C5708C"/>
     <w:rsid w:val="00C671CF"/>
     <w:rsid w:val="00C679F3"/>
     <w:rsid w:val="00C724A0"/>
     <w:rsid w:val="00C87146"/>
     <w:rsid w:val="00C928C1"/>
     <w:rsid w:val="00CA14FE"/>
     <w:rsid w:val="00CA7A58"/>
-    <w:rsid w:val="00CB3813"/>
     <w:rsid w:val="00CB3B62"/>
     <w:rsid w:val="00CC69DB"/>
+    <w:rsid w:val="00CD6E01"/>
     <w:rsid w:val="00CF7D01"/>
     <w:rsid w:val="00D03FFC"/>
     <w:rsid w:val="00D11674"/>
     <w:rsid w:val="00D22AE6"/>
     <w:rsid w:val="00D24ABC"/>
     <w:rsid w:val="00D34D2F"/>
-    <w:rsid w:val="00D36A68"/>
     <w:rsid w:val="00D53864"/>
     <w:rsid w:val="00D542DA"/>
     <w:rsid w:val="00D70793"/>
     <w:rsid w:val="00D81272"/>
     <w:rsid w:val="00D82101"/>
     <w:rsid w:val="00D8317B"/>
+    <w:rsid w:val="00D87422"/>
     <w:rsid w:val="00D91AFE"/>
     <w:rsid w:val="00D949C0"/>
     <w:rsid w:val="00D97B90"/>
     <w:rsid w:val="00DB00EF"/>
     <w:rsid w:val="00DB4647"/>
     <w:rsid w:val="00DB7FBC"/>
     <w:rsid w:val="00DC736E"/>
     <w:rsid w:val="00DE07A7"/>
-    <w:rsid w:val="00DF7818"/>
     <w:rsid w:val="00E03802"/>
     <w:rsid w:val="00E03FBB"/>
     <w:rsid w:val="00E04D92"/>
     <w:rsid w:val="00E478A4"/>
     <w:rsid w:val="00E54B4D"/>
     <w:rsid w:val="00E56C13"/>
-    <w:rsid w:val="00E56DFE"/>
     <w:rsid w:val="00E57C6F"/>
     <w:rsid w:val="00E650A5"/>
     <w:rsid w:val="00E73F7D"/>
+    <w:rsid w:val="00E7543D"/>
     <w:rsid w:val="00E872E1"/>
     <w:rsid w:val="00E920EC"/>
-    <w:rsid w:val="00EA79F3"/>
+    <w:rsid w:val="00EB2833"/>
+    <w:rsid w:val="00EC67EA"/>
     <w:rsid w:val="00EF0A48"/>
     <w:rsid w:val="00EF2B51"/>
-    <w:rsid w:val="00F245CE"/>
     <w:rsid w:val="00F24A8B"/>
-    <w:rsid w:val="00F431AA"/>
+    <w:rsid w:val="00F51F47"/>
     <w:rsid w:val="00F8792C"/>
     <w:rsid w:val="00F93B96"/>
     <w:rsid w:val="00FA4FCF"/>
     <w:rsid w:val="00FE7DBE"/>
+    <w:rsid w:val="00FF6E2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3A0916DB"/>
+  <w14:docId w14:val="181DBC9B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4876E557-6863-4508-9637-770BE08DFB88}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -7409,71 +7197,71 @@
     <w:rsid w:val="00C52267"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:position w:val="-1"/>
       <w:sz w:val="26"/>
       <w:lang w:val="es-ES" w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotaderodapChar"/>
-    <w:rsid w:val="00364469"/>
+    <w:rsid w:val="00D24ABC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:position w:val="-1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
     <w:name w:val="Texto de nota de rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodenotaderodap"/>
-    <w:rsid w:val="00364469"/>
+    <w:rsid w:val="00D24ABC"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:position w:val="-1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:rsid w:val="00D949C0"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="superscript"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
@@ -7707,104 +7495,105 @@
       <w:textDirection w:val="btLr"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EOLDados">
     <w:name w:val="EOL_Dados"/>
     <w:basedOn w:val="EOLCorpo"/>
     <w:qFormat/>
     <w:rsid w:val="0057530B"/>
     <w:pPr>
       <w:spacing w:before="360"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EOLTtulosresumos">
     <w:name w:val="EOL_Títulos_resumos"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="0057530B"/>
+    <w:rsid w:val="002E4C0C"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
+      <w:color w:val="73251B"/>
       <w:kern w:val="0"/>
       <w:position w:val="-1"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EOLPalavras-chaves">
     <w:name w:val="EOL_Palavras-chaves"/>
     <w:basedOn w:val="Resumo"/>
     <w:rsid w:val="0057530B"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="es-AR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EOLTtulosees">
     <w:name w:val="EOL_Título_seções"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0057530B"/>
+    <w:rsid w:val="002E4C0C"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="708"/>
       </w:tabs>
       <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Arial" w:hAnsi="Garamond" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="auto"/>
+      <w:color w:val="73251B"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EOLFonteilustraes">
     <w:name w:val="EOL_Fonte_ilustrações"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0057530B"/>
     <w:pPr>
       <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:position w:val="-1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
@@ -7824,63 +7613,55 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
     <w:name w:val="y2iqfc"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="0057530B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EOLIlustraes">
     <w:name w:val="EOL_Ilustrações"/>
     <w:basedOn w:val="EOLCorpo"/>
     <w:rsid w:val="00240D77"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:textDirection w:val="btLr"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00A65D62"/>
+    <w:rsid w:val="009664B2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17320773">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="108090900">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -8218,813 +7999,877 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2106413576">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DC98SEhReBk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://more.ufsc.br/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://more.ufsc.br/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DC98SEhReBk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent5_2">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent4_1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
-    <dgm:cat type="accent5" pri="11200"/>
+    <dgm:cat type="accent4" pri="11100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="lt1"/>
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
-    <dgm:txFillClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="lt1"/>
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
-    <dgm:txFillClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
-    <dgm:txFillClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="lnNode1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="lt1"/>
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
-    <dgm:txFillClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="vennNode1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="lt1">
         <a:alpha val="50000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="lt1"/>
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node2">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="lt1"/>
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
-    <dgm:txFillClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node3">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="lt1"/>
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
-    <dgm:txFillClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node4">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="lt1"/>
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
-    <dgm:txFillClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgImgPlace1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5">
-        <a:tint val="50000"/>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="lt1"/>
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignImgPlace1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5">
-        <a:tint val="50000"/>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="lt1"/>
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgImgPlace1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5">
-        <a:tint val="50000"/>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="lt1"/>
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="sibTrans2D1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
-    <dgm:txFillClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgSibTrans2D1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
-    <dgm:txFillClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgSibTrans2D1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
-    <dgm:txFillClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="sibTrans1D1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="callout">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5">
-[...1 lines deleted...]
-      </a:schemeClr>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="asst0">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:tint val="60000"/>
+      </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
-  <dgm:styleLbl name="asst1">
+  <dgm:styleLbl name="parChTrans2D2">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="lt1"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
-  <dgm:styleLbl name="asst2">
+  <dgm:styleLbl name="parChTrans2D3">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="lt1"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
-  <dgm:styleLbl name="asst3">
+  <dgm:styleLbl name="parChTrans2D4">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="lt1"/>
-[...69 lines deleted...]
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans1D1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:shade val="60000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans1D2">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:shade val="60000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans1D3">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans1D4">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="lt1">
+      <a:schemeClr val="accent4">
         <a:alpha val="90000"/>
+        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="conFgAcc1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="lt1">
+      <a:schemeClr val="accent4">
         <a:alpha val="90000"/>
+        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignAcc1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="lt1">
+      <a:schemeClr val="accent4">
         <a:alpha val="90000"/>
+        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="trAlignAcc1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="lt1">
+      <a:schemeClr val="accent4">
         <a:alpha val="40000"/>
+        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgAcc1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="lt1">
+      <a:schemeClr val="accent4">
         <a:alpha val="90000"/>
+        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="solidFgAcc1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="solidAlignAcc1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="solidBgAcc1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAccFollowNode1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="lt1">
         <a:alpha val="90000"/>
         <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:alpha val="90000"/>
-        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignAccFollowNode1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="lt1">
         <a:alpha val="90000"/>
         <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:alpha val="90000"/>
-        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgAccFollowNode1">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="lt1">
         <a:alpha val="90000"/>
         <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:alpha val="90000"/>
-        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc0">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="lt1">
+      <a:schemeClr val="accent4">
         <a:alpha val="90000"/>
+        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc2">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="lt1">
+      <a:schemeClr val="accent4">
         <a:alpha val="90000"/>
+        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc3">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="lt1">
+      <a:schemeClr val="accent4">
         <a:alpha val="90000"/>
+        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc4">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="lt1">
+      <a:schemeClr val="accent4">
         <a:alpha val="90000"/>
+        <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgShp">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:tint val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="dkBgShp">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="trBgShp">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:tint val="50000"/>
         <a:alpha val="40000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
-      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent4"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgShp">
     <dgm:fillClrLst meth="repeat">
-      <a:schemeClr val="accent5">
+      <a:schemeClr val="accent4">
         <a:tint val="60000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{65CE8E36-6372-4E87-BF3E-90D37CFDAD3E}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process1" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent5_2" csCatId="accent5" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process1" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent4_1" csCatId="accent4" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{FE05729E-E2D7-446A-BB1C-7A4CC11FF9B0}">
       <dgm:prSet phldrT="[Texto]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="pt-BR" sz="1050" b="1">
               <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Submissão</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{E31264ED-09E2-4E97-BD08-EBAB5A0A384C}" type="parTrans" cxnId="{8A970678-E041-49CC-B255-9AAF114E18E1}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
@@ -9293,90 +9138,94 @@
     <dgm:cxn modelId="{99E09CB8-EF0E-455D-A1D5-EDF16B0F8380}" srcId="{65CE8E36-6372-4E87-BF3E-90D37CFDAD3E}" destId="{01277BC3-8F16-4A6D-8D28-51B303B9BC2A}" srcOrd="2" destOrd="0" parTransId="{6876C270-F8F3-45FA-983C-161D27C703D2}" sibTransId="{5E2D0D02-672F-40C1-81A2-CD57792047EA}"/>
     <dgm:cxn modelId="{49A828BB-CC2E-418C-93F0-AFC65ADA6476}" type="presOf" srcId="{C895A256-74CB-4C89-BA80-D9CF8B880010}" destId="{38BFF3B1-5BE4-42A8-A149-10566ABF5244}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{FC4AECC6-99C6-48FE-A5CE-89B7D3079D6F}" type="presOf" srcId="{3043AA10-B3B6-4A20-A8A8-4FFCEF2650E4}" destId="{B174160F-598F-4AA0-AC91-91B9CE9ADF4D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{4C0939CB-4F9D-4C02-8C4F-8F2FFC93AF98}" type="presOf" srcId="{3043AA10-B3B6-4A20-A8A8-4FFCEF2650E4}" destId="{30F49516-6642-4CD4-9FFA-9D091C7D0913}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{8DAD7AE0-0E8A-4299-9322-69C97229228B}" type="presOf" srcId="{BD597336-AEEB-45E8-AA78-089BDBB35BF8}" destId="{33A99E58-29D0-4F21-900E-E7A6AAEDEC6D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{09705CF2-53AA-4469-9507-9BFA575311EC}" type="presOf" srcId="{01277BC3-8F16-4A6D-8D28-51B303B9BC2A}" destId="{EF2F855B-4FA6-43B0-8FA1-05A611E69E95}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{51AD35FB-4359-43B3-8F2D-431ECF5AB2DE}" type="presOf" srcId="{5E2D0D02-672F-40C1-81A2-CD57792047EA}" destId="{2F6152A2-6917-471D-B1DD-0CAEC770E80F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{40D7ECC0-A4A2-4953-9FD8-0B24B80885A6}" type="presParOf" srcId="{8E8E5CCB-DC91-43F5-BDF4-35CFEFA6B674}" destId="{DDA08F07-3376-49DF-8F6F-199E0EF02C09}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{91941076-525F-4263-993B-25A6EF3FCA43}" type="presParOf" srcId="{8E8E5CCB-DC91-43F5-BDF4-35CFEFA6B674}" destId="{698E911B-A5AE-4918-93C3-BF116B5152AD}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{76D06F50-C5A3-451F-B000-9CEFB77F718B}" type="presParOf" srcId="{698E911B-A5AE-4918-93C3-BF116B5152AD}" destId="{CFD63FF0-D42D-492A-88E0-4CB1FCA4F849}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{75502A56-FF04-40F9-B3A2-DC0C2FAEEBB1}" type="presParOf" srcId="{8E8E5CCB-DC91-43F5-BDF4-35CFEFA6B674}" destId="{00D8F3D7-AE53-458B-A253-562F1CF947D0}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{9DEEB149-F88E-4F1F-A852-0BEFFE614B45}" type="presParOf" srcId="{8E8E5CCB-DC91-43F5-BDF4-35CFEFA6B674}" destId="{656C92A5-03EE-4542-B2F6-95AF08661160}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{292CC59D-BD7E-4801-B900-987917F22371}" type="presParOf" srcId="{656C92A5-03EE-4542-B2F6-95AF08661160}" destId="{38BFF3B1-5BE4-42A8-A149-10566ABF5244}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{9EC1A40C-21BF-46CB-9C84-67C2A1682B8E}" type="presParOf" srcId="{8E8E5CCB-DC91-43F5-BDF4-35CFEFA6B674}" destId="{EF2F855B-4FA6-43B0-8FA1-05A611E69E95}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{AED55F92-219E-435C-8215-75540151072A}" type="presParOf" srcId="{8E8E5CCB-DC91-43F5-BDF4-35CFEFA6B674}" destId="{2F6152A2-6917-471D-B1DD-0CAEC770E80F}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{CBD5B0E5-1E45-4F0D-9FA4-2F3526BB492B}" type="presParOf" srcId="{2F6152A2-6917-471D-B1DD-0CAEC770E80F}" destId="{8DC4427D-234E-4339-8255-880C0C1DF26C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{B14F91AD-70B6-49F6-86A7-40F2F78EB5E7}" type="presParOf" srcId="{8E8E5CCB-DC91-43F5-BDF4-35CFEFA6B674}" destId="{33A99E58-29D0-4F21-900E-E7A6AAEDEC6D}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{D0D1FFD4-F994-44AC-8DD1-CB017518350C}" type="presParOf" srcId="{8E8E5CCB-DC91-43F5-BDF4-35CFEFA6B674}" destId="{B174160F-598F-4AA0-AC91-91B9CE9ADF4D}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{C7F9012B-ED22-49B1-B76A-6700F633B629}" type="presParOf" srcId="{B174160F-598F-4AA0-AC91-91B9CE9ADF4D}" destId="{30F49516-6642-4CD4-9FFA-9D091C7D0913}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
     <dgm:cxn modelId="{0EC88712-9CC2-42EC-A8C1-0DEE7A350DB4}" type="presParOf" srcId="{8E8E5CCB-DC91-43F5-BDF4-35CFEFA6B674}" destId="{B149D614-8995-4921-A44F-2913426B3B2C}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process1"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId17" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId13" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+    <a:ext uri="{C62137D5-CB1D-491B-B009-E17868A290BF}">
+      <dgm14:recolorImg xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" val="1"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{DDA08F07-3376-49DF-8F6F-199E0EF02C09}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="2557" y="87398"/>
           <a:ext cx="792974" cy="475784"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="accent5">
+          <a:schemeClr val="lt1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="lt1">
+            <a:schemeClr val="accent4">
+              <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
@@ -9406,51 +9255,51 @@
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="16492" y="101333"/>
         <a:ext cx="765104" cy="447914"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{698E911B-A5AE-4918-93C3-BF116B5152AD}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="874830" y="226961"/>
           <a:ext cx="168110" cy="196657"/>
         </a:xfrm>
         <a:prstGeom prst="rightArrow">
           <a:avLst>
             <a:gd name="adj1" fmla="val 60000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="accent5">
+          <a:schemeClr val="accent4">
             <a:tint val="60000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
@@ -9475,60 +9324,61 @@
           </a:pPr>
           <a:endParaRPr lang="pt-BR" sz="800" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="874830" y="266292"/>
         <a:ext cx="117677" cy="117995"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{00D8F3D7-AE53-458B-A253-562F1CF947D0}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1112722" y="87398"/>
           <a:ext cx="792974" cy="475784"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="accent5">
+          <a:schemeClr val="lt1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="lt1">
+            <a:schemeClr val="accent4">
+              <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
@@ -9558,51 +9408,51 @@
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="1126657" y="101333"/>
         <a:ext cx="765104" cy="447914"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{656C92A5-03EE-4542-B2F6-95AF08661160}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1984995" y="226961"/>
           <a:ext cx="168110" cy="196657"/>
         </a:xfrm>
         <a:prstGeom prst="rightArrow">
           <a:avLst>
             <a:gd name="adj1" fmla="val 60000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="accent5">
+          <a:schemeClr val="accent4">
             <a:tint val="60000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
@@ -9627,60 +9477,61 @@
           </a:pPr>
           <a:endParaRPr lang="pt-BR" sz="800" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="1984995" y="266292"/>
         <a:ext cx="117677" cy="117995"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{EF2F855B-4FA6-43B0-8FA1-05A611E69E95}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="2222887" y="87398"/>
           <a:ext cx="792974" cy="475784"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="accent5">
+          <a:schemeClr val="lt1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="lt1">
+            <a:schemeClr val="accent4">
+              <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
@@ -9710,51 +9561,51 @@
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="2236822" y="101333"/>
         <a:ext cx="765104" cy="447914"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{2F6152A2-6917-471D-B1DD-0CAEC770E80F}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="3095159" y="226961"/>
           <a:ext cx="168110" cy="196657"/>
         </a:xfrm>
         <a:prstGeom prst="rightArrow">
           <a:avLst>
             <a:gd name="adj1" fmla="val 60000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="accent5">
+          <a:schemeClr val="accent4">
             <a:tint val="60000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
@@ -9779,60 +9630,61 @@
           </a:pPr>
           <a:endParaRPr lang="pt-BR" sz="800" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="3095159" y="266292"/>
         <a:ext cx="117677" cy="117995"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{33A99E58-29D0-4F21-900E-E7A6AAEDEC6D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="3333052" y="87398"/>
           <a:ext cx="792974" cy="475784"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="accent5">
+          <a:schemeClr val="lt1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="lt1">
+            <a:schemeClr val="accent4">
+              <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
@@ -9862,51 +9714,51 @@
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="3346987" y="101333"/>
         <a:ext cx="765104" cy="447914"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{B174160F-598F-4AA0-AC91-91B9CE9ADF4D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="4205324" y="226961"/>
           <a:ext cx="168110" cy="196657"/>
         </a:xfrm>
         <a:prstGeom prst="rightArrow">
           <a:avLst>
             <a:gd name="adj1" fmla="val 60000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="accent5">
+          <a:schemeClr val="accent4">
             <a:tint val="60000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
@@ -9931,60 +9783,61 @@
           </a:pPr>
           <a:endParaRPr lang="pt-BR" sz="800" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="4205324" y="266292"/>
         <a:ext cx="117677" cy="117995"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{B149D614-8995-4921-A44F-2913426B3B2C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="4443217" y="87398"/>
           <a:ext cx="792974" cy="475784"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="accent5">
+          <a:schemeClr val="lt1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="lt1">
+            <a:schemeClr val="accent4">
+              <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
@@ -11496,70 +11349,55 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FFC471C-7388-40CD-AF74-8718B01329F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>15431</Characters>
+  <Pages>10</Pages>
+  <Words>2751</Words>
+  <Characters>14859</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>128</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>123</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18252</CharactersWithSpaces>
+  <CharactersWithSpaces>17575</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Mirna Juliana</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>