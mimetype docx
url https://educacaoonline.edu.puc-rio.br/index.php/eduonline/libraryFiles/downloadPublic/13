--- v1 (2026-04-27)
+++ v2 (2026-06-15)
@@ -12,62 +12,68 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2BDA3649" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="002E4C0C" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="2BDA3649" w14:textId="5CF7D972" w:rsidR="003D15E3" w:rsidRPr="002E4C0C" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtuloartigopt"/>
         <w:rPr>
           <w:color w:val="73251B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4C0C">
         <w:rPr>
           <w:color w:val="73251B"/>
         </w:rPr>
         <w:t>Título do artigo em língua portuguesa: subtítulo</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6AC3">
+        <w:rPr>
+          <w:color w:val="73251B"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D614F08" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="002E4C0C" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtuloestrangeiro"/>
         <w:rPr>
           <w:color w:val="73251B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4C0C">
         <w:rPr>
           <w:color w:val="73251B"/>
         </w:rPr>
         <w:t>Título do artigo na primeira língua estrangeira: subtítulo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4921CECE" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="002E4C0C" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtuloestrangeiro"/>
         <w:rPr>
           <w:color w:val="73251B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4C0C">
         <w:rPr>
@@ -3021,59 +3027,51 @@
         <w:t>6 Ilustrações</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CF7BBD" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>Ilustrações, fotos e gravuras devem ser enviadas nos formatos JPG, acompanhadas da autorização de direitos de reprodução e as referências necessárias.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Caso o artigo traga fotografias que permitam identificar participantes da pesquisa será necessário enviar documento que comprove a liberação de uso e divulgação da imagem no artigo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63CAF9B2" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="005A19FE" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve">As ilustrações (tabelas, quadros, figuras, fotos, mapas, gráficos, prints, etc.) devem </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ser alinhadas à esquerda e </w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
-        <w:t xml:space="preserve">trazer na parte superior: a palavra indicativa do tipo de ilustração seguida pelo número (Figura 1, Figura 2... Gráfico 1, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 2...) e o título criado pelo/a autor/a do texto:</w:t>
+        <w:t>trazer na parte superior: a palavra indicativa do tipo de ilustração seguida pelo número (Figura 1, Figura 2... Gráfico 1, Gráfico 2...) e o título criado pelo/a autor/a do texto:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD9FB0D" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="005A19FE">
         <w:t>Exemplo</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
         <w:t xml:space="preserve">Figura 1 </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="005A19FE">
@@ -3193,72 +3191,50 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>: (Costa, 2000a, 2000b).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>Uniformizar os destaques de títulos nas referências em itálico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6306EFCF" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">A lista de referências completas deve ser apresentada ao final do texto, </w:t>
       </w:r>
       <w:r>
         <w:t>por ordem alfabética. As referências de um mesmo autor devem ser ordenadas a partir das mais antigas. Alguns modelos de referências mais utilizados</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2ACFB6" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
-[...20 lines deleted...]
-    </w:p>
     <w:p w14:paraId="152D856E" w14:textId="77777777" w:rsidR="005C005A" w:rsidRDefault="005C005A" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E649618" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Livro:</w:t>
       </w:r>
     </w:p>
@@ -3423,99 +3399,99 @@
         <w:t>PENA, A. C. Contribuições da psicologia para a relação professor-aluno. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Fractal: Revista de Psicologia</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>, v. 33, p. 91-99, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F73362C" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:keepNext/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dissertações, teses, monografias: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F234B1" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>SOBRENOME, Inicial(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D70793">
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">) do(s) </w:t>
       </w:r>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>ome(s). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Título em itálico</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">: subtítulo (se houver). Ano. Dissertação (Mestrado em ÁREA) </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve"> Universidade, Cidade, ano. Número de páginas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DC23C5" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
+        <w:lastRenderedPageBreak/>
         <w:t>Ex.:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F55229E" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>SILVA, L. F. A. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Conhecimentos curriculares e visões de docência na formação de professores para as escolas de tempo integral</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">: em foco os cursos de Especialização em Educação Integral. 2019. Tese (Doutorado em Educação) </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve"> Pontifícia Universidade Católica do Rio de Janeiro, Rio de Janeiro, 2019.</w:t>
@@ -3712,50 +3688,84 @@
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>Quando houver mais de uma referência de um(a) mesmo(a) autor(a), repetir o nome completo em todas as referências, sem usar traço.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26904C45" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>Indicamos o </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00D70793">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>More - UFSC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D70793">
         <w:t> para elaboração de outros tipos referências não citadas nestas normas.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5A39C01C" w14:textId="0799DE4D" w:rsidR="00095854" w:rsidRDefault="00095854" w:rsidP="003D15E3">
+      <w:pPr>
+        <w:pStyle w:val="EOLCorpo"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Antes de enviar o artigo, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00095854">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>remova as</w:t>
+        </w:r>
+        <w:r w:rsidR="006B4F6C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> “Propriedades do documento e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00095854">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> informações pessoais</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006B4F6C">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> salvas automaticamente pelo editor de texto.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="08CACAF6" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosees"/>
       </w:pPr>
       <w:r>
         <w:t>Referências</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D8F550" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D70793" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00D70793">
         <w:t>FERREIRA, G.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t>M.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
@@ -3859,72 +3869,70 @@
         <w:t>SILVA, L. F. A. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Conhecimentos curriculares e visões de docência na formação de professores para as escolas de tempo integral</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve">: em foco os cursos de Especialização em Educação Integral. 2019. Tese (Doutorado em Educação) </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00D70793">
         <w:t xml:space="preserve"> Pontifícia Universidade Católica do Rio de Janeiro, Rio de Janeiro, 201</w:t>
       </w:r>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="000B0B4D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E33C38" w14:textId="77777777" w:rsidR="00C14891" w:rsidRDefault="00C14891" w:rsidP="000F5EF1">
-[...2 lines deleted...]
-        <w:spacing w:before="0"/>
+    <w:p w14:paraId="538BF35B" w14:textId="77777777" w:rsidR="00610344" w:rsidRDefault="00610344" w:rsidP="003D15E3">
+      <w:pPr>
+        <w:pStyle w:val="EOLReferncias"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="228A06E3" w14:textId="32FA456C" w:rsidR="003D15E3" w:rsidRPr="00855C23" w:rsidRDefault="003D15E3" w:rsidP="00855C23">
       <w:pPr>
         <w:pStyle w:val="EOLDados"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00855C23">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Revisão</w:t>
       </w:r>
       <w:r w:rsidR="00855C23" w:rsidRPr="00855C23">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> text</w:t>
       </w:r>
       <w:r w:rsidR="008371C4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>ual</w:t>
       </w:r>
       <w:r w:rsidRPr="00855C23">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00855C23">
         <w:rPr>
@@ -3936,200 +3944,122 @@
       </w:r>
       <w:r w:rsidRPr="004C6944">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="004C6944" w:rsidRPr="004C6944">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ceite</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24370470" w14:textId="77777777" w:rsidR="00855C23" w:rsidRDefault="003D15E3" w:rsidP="00855C23">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00855C23">
+        <w:lastRenderedPageBreak/>
         <w:t>Submetido em</w:t>
       </w:r>
       <w:r w:rsidR="00F93B96">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00855C23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00855C23">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>??/??/20??</w:t>
       </w:r>
       <w:r w:rsidRPr="00855C23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE5B788" w14:textId="07FF7E92" w:rsidR="00FF6E2B" w:rsidRDefault="00FF6E2B" w:rsidP="00FF6E2B">
+    <w:p w14:paraId="68A7B11D" w14:textId="59D92F64" w:rsidR="005C005A" w:rsidRPr="005C005A" w:rsidRDefault="00FF6E2B" w:rsidP="0050313C">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Aprovado</w:t>
       </w:r>
       <w:r w:rsidRPr="00855C23">
         <w:t xml:space="preserve"> em</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00855C23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00855C23">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>??/??/20??</w:t>
       </w:r>
-      <w:r w:rsidRPr="00855C23">
-[...77 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="005C005A" w:rsidRPr="005C005A" w:rsidSect="006F673F">
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="616" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76FFDB76" w14:textId="77777777" w:rsidR="002F7BDC" w:rsidRDefault="002F7BDC" w:rsidP="00D949C0">
+    <w:p w14:paraId="3336561F" w14:textId="77777777" w:rsidR="00A31E5F" w:rsidRDefault="00A31E5F" w:rsidP="00D949C0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CCC5E2F" w14:textId="77777777" w:rsidR="002F7BDC" w:rsidRDefault="002F7BDC" w:rsidP="00D949C0">
+    <w:p w14:paraId="06116442" w14:textId="77777777" w:rsidR="00A31E5F" w:rsidRDefault="00A31E5F" w:rsidP="00D949C0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4624,63 +4554,63 @@
         <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>a</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> desde 2005</w:t>
     </w:r>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="790ED1AA" w14:textId="77777777" w:rsidR="002F7BDC" w:rsidRDefault="002F7BDC" w:rsidP="00D949C0">
+    <w:p w14:paraId="6D03A2D7" w14:textId="77777777" w:rsidR="00A31E5F" w:rsidRDefault="00A31E5F" w:rsidP="00D949C0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk205484178"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16B263EA" w14:textId="77777777" w:rsidR="002F7BDC" w:rsidRDefault="002F7BDC" w:rsidP="00D949C0">
+    <w:p w14:paraId="51959D1F" w14:textId="77777777" w:rsidR="00A31E5F" w:rsidRDefault="00A31E5F" w:rsidP="00D949C0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="05DAF2CE" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A04127" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04127">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -5118,51 +5048,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:16.5pt;height:16.5pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:16pt;height:16pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E7536E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E87A46E2"/>
     <w:lvl w:ilvl="0" w:tplc="B086B028">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="EOLSeoMarcador"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -5842,91 +5772,91 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1460340395">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1034382013">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2116703215">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1227498919">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1259409626">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1523739727">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D949C0"/>
     <w:rsid w:val="00013E0F"/>
     <w:rsid w:val="0001484F"/>
+    <w:rsid w:val="000156F1"/>
     <w:rsid w:val="0002292C"/>
     <w:rsid w:val="0003030F"/>
     <w:rsid w:val="00032586"/>
     <w:rsid w:val="0003351F"/>
     <w:rsid w:val="00047C87"/>
     <w:rsid w:val="00061565"/>
     <w:rsid w:val="000673C6"/>
     <w:rsid w:val="00081BC1"/>
     <w:rsid w:val="00084350"/>
     <w:rsid w:val="00085590"/>
+    <w:rsid w:val="00095854"/>
     <w:rsid w:val="000B0B4D"/>
     <w:rsid w:val="000C7FD5"/>
     <w:rsid w:val="000D35C4"/>
     <w:rsid w:val="000D3C88"/>
     <w:rsid w:val="000E4BF1"/>
     <w:rsid w:val="000F2C5B"/>
     <w:rsid w:val="000F5EF1"/>
     <w:rsid w:val="001060F7"/>
     <w:rsid w:val="00111FED"/>
     <w:rsid w:val="00114F1A"/>
     <w:rsid w:val="001403A0"/>
     <w:rsid w:val="00142559"/>
     <w:rsid w:val="001539DF"/>
     <w:rsid w:val="0015638D"/>
     <w:rsid w:val="00166CAE"/>
     <w:rsid w:val="001709D7"/>
     <w:rsid w:val="001A0645"/>
     <w:rsid w:val="001A2758"/>
     <w:rsid w:val="001A312A"/>
     <w:rsid w:val="001C0DA5"/>
     <w:rsid w:val="001D2669"/>
     <w:rsid w:val="001F3EC4"/>
     <w:rsid w:val="001F4350"/>
     <w:rsid w:val="001F67A7"/>
     <w:rsid w:val="00204FDE"/>
@@ -5943,177 +5873,189 @@
     <w:rsid w:val="00272D4D"/>
     <w:rsid w:val="002B445A"/>
     <w:rsid w:val="002B796B"/>
     <w:rsid w:val="002C1E80"/>
     <w:rsid w:val="002C7066"/>
     <w:rsid w:val="002D3193"/>
     <w:rsid w:val="002D6DEB"/>
     <w:rsid w:val="002D7330"/>
     <w:rsid w:val="002E249C"/>
     <w:rsid w:val="002E4C0C"/>
     <w:rsid w:val="002F7855"/>
     <w:rsid w:val="002F7BDC"/>
     <w:rsid w:val="002F7CD7"/>
     <w:rsid w:val="00313020"/>
     <w:rsid w:val="0031360F"/>
     <w:rsid w:val="00316705"/>
     <w:rsid w:val="003506A3"/>
     <w:rsid w:val="00356428"/>
     <w:rsid w:val="00360260"/>
     <w:rsid w:val="00371F97"/>
     <w:rsid w:val="003804BA"/>
     <w:rsid w:val="00380C9E"/>
     <w:rsid w:val="00394906"/>
     <w:rsid w:val="003A1930"/>
     <w:rsid w:val="003A2D51"/>
+    <w:rsid w:val="003B05AA"/>
     <w:rsid w:val="003B3D31"/>
     <w:rsid w:val="003D15E3"/>
     <w:rsid w:val="003E40E6"/>
     <w:rsid w:val="003E719F"/>
     <w:rsid w:val="003F01C0"/>
     <w:rsid w:val="003F615E"/>
     <w:rsid w:val="00410F3F"/>
     <w:rsid w:val="00422325"/>
     <w:rsid w:val="00426062"/>
     <w:rsid w:val="0046333F"/>
     <w:rsid w:val="004659B1"/>
     <w:rsid w:val="00472B29"/>
     <w:rsid w:val="004771A5"/>
     <w:rsid w:val="00487882"/>
     <w:rsid w:val="00491502"/>
     <w:rsid w:val="00496E8D"/>
     <w:rsid w:val="004B507B"/>
     <w:rsid w:val="004C5CBD"/>
     <w:rsid w:val="004C6944"/>
+    <w:rsid w:val="004C775E"/>
     <w:rsid w:val="004D1AB0"/>
     <w:rsid w:val="004D2248"/>
+    <w:rsid w:val="0050313C"/>
     <w:rsid w:val="00503F8A"/>
     <w:rsid w:val="00514E7E"/>
     <w:rsid w:val="00521469"/>
     <w:rsid w:val="00524F1C"/>
     <w:rsid w:val="00534C2A"/>
     <w:rsid w:val="00543324"/>
     <w:rsid w:val="005444F6"/>
     <w:rsid w:val="00555E6F"/>
     <w:rsid w:val="00571A77"/>
     <w:rsid w:val="0057530B"/>
     <w:rsid w:val="00582DF7"/>
     <w:rsid w:val="00595D14"/>
     <w:rsid w:val="005A19FE"/>
     <w:rsid w:val="005A7998"/>
     <w:rsid w:val="005A7A79"/>
     <w:rsid w:val="005B5776"/>
     <w:rsid w:val="005C005A"/>
     <w:rsid w:val="005D189E"/>
     <w:rsid w:val="005D5718"/>
     <w:rsid w:val="005F0906"/>
     <w:rsid w:val="00600B9E"/>
     <w:rsid w:val="00600F36"/>
     <w:rsid w:val="00605321"/>
+    <w:rsid w:val="00610344"/>
     <w:rsid w:val="006178ED"/>
     <w:rsid w:val="00641CD6"/>
     <w:rsid w:val="00645215"/>
     <w:rsid w:val="006673FE"/>
     <w:rsid w:val="006908AD"/>
     <w:rsid w:val="00695708"/>
     <w:rsid w:val="006A1E59"/>
     <w:rsid w:val="006A43D7"/>
     <w:rsid w:val="006A5402"/>
+    <w:rsid w:val="006B4F6C"/>
+    <w:rsid w:val="006D7BC4"/>
     <w:rsid w:val="006E2B93"/>
+    <w:rsid w:val="006E6AC3"/>
     <w:rsid w:val="006F673F"/>
     <w:rsid w:val="006F6C4C"/>
+    <w:rsid w:val="006F7612"/>
     <w:rsid w:val="00706D4F"/>
     <w:rsid w:val="00745D17"/>
     <w:rsid w:val="00765B21"/>
     <w:rsid w:val="00786184"/>
     <w:rsid w:val="007A6048"/>
     <w:rsid w:val="007A6E2E"/>
     <w:rsid w:val="007B335E"/>
     <w:rsid w:val="007B6B13"/>
     <w:rsid w:val="007C3F3B"/>
     <w:rsid w:val="007C7C82"/>
     <w:rsid w:val="007E31A8"/>
     <w:rsid w:val="007E4697"/>
     <w:rsid w:val="007F7C5E"/>
     <w:rsid w:val="007F7F52"/>
     <w:rsid w:val="008116E2"/>
     <w:rsid w:val="008117FC"/>
     <w:rsid w:val="00820865"/>
     <w:rsid w:val="00825991"/>
     <w:rsid w:val="008371C4"/>
     <w:rsid w:val="0084516E"/>
     <w:rsid w:val="00853B8F"/>
     <w:rsid w:val="00855782"/>
     <w:rsid w:val="00855C23"/>
     <w:rsid w:val="008624DC"/>
     <w:rsid w:val="008853C5"/>
     <w:rsid w:val="00890C2B"/>
     <w:rsid w:val="008945E4"/>
     <w:rsid w:val="00895BBD"/>
     <w:rsid w:val="008C36A8"/>
     <w:rsid w:val="008C48B6"/>
     <w:rsid w:val="008C6AE5"/>
     <w:rsid w:val="008C734F"/>
     <w:rsid w:val="008F0264"/>
     <w:rsid w:val="008F34EF"/>
+    <w:rsid w:val="008F61E6"/>
     <w:rsid w:val="00914F1D"/>
     <w:rsid w:val="0094500D"/>
     <w:rsid w:val="0094555D"/>
+    <w:rsid w:val="00961022"/>
     <w:rsid w:val="00963E50"/>
     <w:rsid w:val="00964779"/>
     <w:rsid w:val="009664B2"/>
     <w:rsid w:val="0098562D"/>
     <w:rsid w:val="00994063"/>
     <w:rsid w:val="009A211B"/>
     <w:rsid w:val="009A5CB0"/>
     <w:rsid w:val="009A706C"/>
     <w:rsid w:val="009C6ED1"/>
     <w:rsid w:val="009D33D0"/>
     <w:rsid w:val="009E463D"/>
     <w:rsid w:val="009F0281"/>
     <w:rsid w:val="00A02E41"/>
     <w:rsid w:val="00A073E8"/>
     <w:rsid w:val="00A164AF"/>
     <w:rsid w:val="00A165A5"/>
+    <w:rsid w:val="00A31E5F"/>
     <w:rsid w:val="00A33ED6"/>
     <w:rsid w:val="00A36762"/>
     <w:rsid w:val="00A402E9"/>
     <w:rsid w:val="00A405CF"/>
     <w:rsid w:val="00A47A77"/>
     <w:rsid w:val="00A5425D"/>
     <w:rsid w:val="00A70D27"/>
     <w:rsid w:val="00A716BD"/>
     <w:rsid w:val="00A7301F"/>
     <w:rsid w:val="00A7740B"/>
     <w:rsid w:val="00A774F6"/>
     <w:rsid w:val="00A802A6"/>
     <w:rsid w:val="00A827C1"/>
     <w:rsid w:val="00A9171F"/>
     <w:rsid w:val="00A9620D"/>
     <w:rsid w:val="00AB3284"/>
     <w:rsid w:val="00AB3BBA"/>
     <w:rsid w:val="00AC0B78"/>
+    <w:rsid w:val="00AD64AD"/>
     <w:rsid w:val="00AE5BFA"/>
     <w:rsid w:val="00B1471B"/>
     <w:rsid w:val="00B301B5"/>
     <w:rsid w:val="00B40061"/>
     <w:rsid w:val="00B50EB3"/>
     <w:rsid w:val="00B733F6"/>
     <w:rsid w:val="00BA43B3"/>
     <w:rsid w:val="00BB4971"/>
     <w:rsid w:val="00BC0F35"/>
     <w:rsid w:val="00BC67A2"/>
     <w:rsid w:val="00BE1C6B"/>
     <w:rsid w:val="00BE232D"/>
     <w:rsid w:val="00BE54F6"/>
     <w:rsid w:val="00BE5F59"/>
     <w:rsid w:val="00BE7435"/>
     <w:rsid w:val="00C01D5D"/>
     <w:rsid w:val="00C05C57"/>
     <w:rsid w:val="00C12172"/>
     <w:rsid w:val="00C14891"/>
     <w:rsid w:val="00C221C2"/>
     <w:rsid w:val="00C26CEE"/>
     <w:rsid w:val="00C272E3"/>
     <w:rsid w:val="00C32457"/>
     <w:rsid w:val="00C4710B"/>
     <w:rsid w:val="00C50E81"/>
@@ -6178,50 +6120,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="181DBC9B"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AC1C0CE8-E3BA-4217-A5D0-2A8D9282316E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -7999,51 +7942,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2106413576">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://more.ufsc.br/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/pt-br/office/remover-dados-ocultos-e-informa%C3%A7%C3%B5es-pessoais-ao-inspecionar-documentos-apresenta%C3%A7%C3%B5es-ou-livros-356b7b5d-77af-44fe-a07f-9aa4d085966f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://more.ufsc.br/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DC98SEhReBk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent4_1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent4" pri="11100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
@@ -11350,54 +11293,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FFC471C-7388-40CD-AF74-8718B01329F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2751</Words>
-  <Characters>14859</Characters>
+  <Words>2803</Words>
+  <Characters>15137</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>123</Lines>
+  <Lines>126</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17575</CharactersWithSpaces>
+  <CharactersWithSpaces>17905</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>