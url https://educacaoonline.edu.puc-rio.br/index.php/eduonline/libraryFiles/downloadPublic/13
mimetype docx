--- v2 (2026-06-15)
+++ v3 (2026-07-06)
@@ -91,132 +91,162 @@
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">* Não preencher itens destacados em amarelo no </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004C6944">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="05874507" w14:textId="11CD4F11" w:rsidR="003D15E3" w:rsidRPr="00F659C6" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosresumos"/>
         <w:ind w:hanging="2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F659C6">
         <w:t>Resumo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316FD0F2" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="0063303E" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="316FD0F2" w14:textId="7FECF60E" w:rsidR="003D15E3" w:rsidRPr="0063303E" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLResumo"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">O texto do resumo deve ser escrito em fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Garamond</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 12, espaçamento simples, parágrafo </w:t>
       </w:r>
       <w:r w:rsidRPr="00F659C6">
         <w:t>justificado</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> linhas e informar o conteúdo do texto: tema do artigo, objetivo(s), metodologia, aportes teóricos, principais resultados, entre outras informações </w:t>
+      <w:r w:rsidR="00CF3688">
+        <w:t xml:space="preserve">, entre </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3688" w:rsidRPr="00CF3688">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>150-200 palavras</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Deve informar o conteúdo do texto: tema do artigo, objetivo(s), metodologia, aportes teóricos, principais resultados, entre outras informações </w:t>
       </w:r>
       <w:r w:rsidRPr="00600F36">
         <w:t>importantes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Entrevistas e resenhas não precisam apresentar resumos. Incluir no mínimo 3 e no máximo 5 palavras-chaves a seguir, em minúsculo e separadas por ponto-e-vírgula. A palavra-chave deve ser grafada com inicial maiúscula quando se tratar de nome próprio. As palavras-chaves devem ser formatadas com fonte e espaçamento iguais ao resumo. </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:t xml:space="preserve">Todos os textos deverão ser acompanhados de </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">título, </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:t>resumo e palavras-chave na língua em que for redigido e em duas destas línguas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> estrangeiras: inglês, espanhol, francês. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AF9E9F" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="009F3219" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
+    <w:p w14:paraId="29AF9E9F" w14:textId="645E0EF9" w:rsidR="003D15E3" w:rsidRPr="009F3219" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLPalavras-chaves"/>
         <w:textDirection w:val="btLr"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3219">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Palavras</w:t>
       </w:r>
       <w:r w:rsidRPr="009F3219">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">-chaves: </w:t>
       </w:r>
       <w:r w:rsidRPr="009F3219">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">palavra 1; palavra 2; palavra 3; palavra 4; palavra 5. </w:t>
       </w:r>
+      <w:r w:rsidR="00CF3688">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3688" w:rsidRPr="00CF3688">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Mínimo 3 e máximo 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3688">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palavras-chaves)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5164F0E9" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="008A2BDC" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosresumos"/>
       </w:pPr>
       <w:r w:rsidRPr="008A2BDC">
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287AE87F" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLResumo"/>
       </w:pPr>
       <w:r w:rsidRPr="008F0243">
         <w:t>Artigos escritos em inglês, espanhol ou francês deverão apresentar título, resumo e palavras-chave necessariamente em português.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:t>Seguir a mesma formatação indicada no resumo de língua portuguesa. A tradução deve ser feita por profissional especializado na língua para evitar inconsistências entre as versões e problemas de tradução.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E361F6A" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
@@ -324,67 +354,67 @@
         <w:pStyle w:val="EOLResumo"/>
       </w:pPr>
       <w:r w:rsidRPr="008F0243">
         <w:t xml:space="preserve">Seguir a mesma formatação indicada no resumo de língua portuguesa. A tradução deve ser feita por </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24ABC">
         <w:t>profissional</w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:t xml:space="preserve"> especializado na língua para evitar inconsistências entre as versões e problemas de tradução.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF5B5A5" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLPalavras-chaves"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mots-clés: </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>mot 1; mot 2; mot 3; mot 4; mot 5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C4640FF" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00D24ABC" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLTtulosees"/>
       </w:pPr>
       <w:r w:rsidRPr="00D24ABC">
-        <w:lastRenderedPageBreak/>
         <w:t>1 Introduçã</w:t>
       </w:r>
       <w:r w:rsidR="009A5CB0">
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E387079" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="008F0243" w:rsidRDefault="003D15E3" w:rsidP="003D15E3">
       <w:pPr>
         <w:pStyle w:val="EOLCorpo"/>
         <w:textDirection w:val="btLr"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">O texto deve ser obrigatoriamente inédito. Não será aceito como inédito texto que seja tradução em outra língua, de artigo já publicado em periódico ou em </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0243">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -4005,61 +4035,61 @@
       </w:r>
       <w:r w:rsidRPr="00855C23">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>??/??/20??</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005C005A" w:rsidRPr="005C005A" w:rsidSect="006F673F">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="616" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3336561F" w14:textId="77777777" w:rsidR="00A31E5F" w:rsidRDefault="00A31E5F" w:rsidP="00D949C0">
+    <w:p w14:paraId="280BF25A" w14:textId="77777777" w:rsidR="00AE0F8F" w:rsidRDefault="00AE0F8F" w:rsidP="00D949C0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06116442" w14:textId="77777777" w:rsidR="00A31E5F" w:rsidRDefault="00A31E5F" w:rsidP="00D949C0">
+    <w:p w14:paraId="2C342872" w14:textId="77777777" w:rsidR="00AE0F8F" w:rsidRDefault="00AE0F8F" w:rsidP="00D949C0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4554,63 +4584,63 @@
         <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>a</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008C36A8">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="F6E7DA"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> desde 2005</w:t>
     </w:r>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D03A2D7" w14:textId="77777777" w:rsidR="00A31E5F" w:rsidRDefault="00A31E5F" w:rsidP="00D949C0">
+    <w:p w14:paraId="0C851918" w14:textId="77777777" w:rsidR="00AE0F8F" w:rsidRDefault="00AE0F8F" w:rsidP="00D949C0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk205484178"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51959D1F" w14:textId="77777777" w:rsidR="00A31E5F" w:rsidRDefault="00A31E5F" w:rsidP="00D949C0">
+    <w:p w14:paraId="1882E0C1" w14:textId="77777777" w:rsidR="00AE0F8F" w:rsidRDefault="00AE0F8F" w:rsidP="00D949C0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="05DAF2CE" w14:textId="77777777" w:rsidR="003D15E3" w:rsidRPr="00A04127" w:rsidRDefault="003D15E3" w:rsidP="001060F7">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04127">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -5048,51 +5078,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:16pt;height:16pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:15.85pt;height:15.85pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E7536E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E87A46E2"/>
     <w:lvl w:ilvl="0" w:tplc="B086B028">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="EOLSeoMarcador"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -5772,93 +5802,96 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1460340395">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1034382013">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2116703215">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1227498919">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1259409626">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1523739727">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="140"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D949C0"/>
     <w:rsid w:val="00013E0F"/>
     <w:rsid w:val="0001484F"/>
     <w:rsid w:val="000156F1"/>
     <w:rsid w:val="0002292C"/>
     <w:rsid w:val="0003030F"/>
     <w:rsid w:val="00032586"/>
     <w:rsid w:val="0003351F"/>
     <w:rsid w:val="00047C87"/>
     <w:rsid w:val="00061565"/>
     <w:rsid w:val="000673C6"/>
     <w:rsid w:val="00081BC1"/>
     <w:rsid w:val="00084350"/>
     <w:rsid w:val="00085590"/>
     <w:rsid w:val="00095854"/>
     <w:rsid w:val="000B0B4D"/>
     <w:rsid w:val="000C7FD5"/>
+    <w:rsid w:val="000D023F"/>
     <w:rsid w:val="000D35C4"/>
     <w:rsid w:val="000D3C88"/>
     <w:rsid w:val="000E4BF1"/>
     <w:rsid w:val="000F2C5B"/>
     <w:rsid w:val="000F5EF1"/>
     <w:rsid w:val="001060F7"/>
     <w:rsid w:val="00111FED"/>
     <w:rsid w:val="00114F1A"/>
     <w:rsid w:val="001403A0"/>
     <w:rsid w:val="00142559"/>
     <w:rsid w:val="001539DF"/>
     <w:rsid w:val="0015638D"/>
     <w:rsid w:val="00166CAE"/>
     <w:rsid w:val="001709D7"/>
     <w:rsid w:val="001A0645"/>
     <w:rsid w:val="001A2758"/>
     <w:rsid w:val="001A312A"/>
     <w:rsid w:val="001C0DA5"/>
     <w:rsid w:val="001D2669"/>
     <w:rsid w:val="001F3EC4"/>
     <w:rsid w:val="001F4350"/>
     <w:rsid w:val="001F67A7"/>
     <w:rsid w:val="00204FDE"/>
     <w:rsid w:val="002055EE"/>
     <w:rsid w:val="0021487B"/>
@@ -5876,64 +5909,66 @@
     <w:rsid w:val="002C1E80"/>
     <w:rsid w:val="002C7066"/>
     <w:rsid w:val="002D3193"/>
     <w:rsid w:val="002D6DEB"/>
     <w:rsid w:val="002D7330"/>
     <w:rsid w:val="002E249C"/>
     <w:rsid w:val="002E4C0C"/>
     <w:rsid w:val="002F7855"/>
     <w:rsid w:val="002F7BDC"/>
     <w:rsid w:val="002F7CD7"/>
     <w:rsid w:val="00313020"/>
     <w:rsid w:val="0031360F"/>
     <w:rsid w:val="00316705"/>
     <w:rsid w:val="003506A3"/>
     <w:rsid w:val="00356428"/>
     <w:rsid w:val="00360260"/>
     <w:rsid w:val="00371F97"/>
     <w:rsid w:val="003804BA"/>
     <w:rsid w:val="00380C9E"/>
     <w:rsid w:val="00394906"/>
     <w:rsid w:val="003A1930"/>
     <w:rsid w:val="003A2D51"/>
     <w:rsid w:val="003B05AA"/>
     <w:rsid w:val="003B3D31"/>
     <w:rsid w:val="003D15E3"/>
+    <w:rsid w:val="003D77D3"/>
     <w:rsid w:val="003E40E6"/>
     <w:rsid w:val="003E719F"/>
     <w:rsid w:val="003F01C0"/>
     <w:rsid w:val="003F615E"/>
     <w:rsid w:val="00410F3F"/>
     <w:rsid w:val="00422325"/>
     <w:rsid w:val="00426062"/>
     <w:rsid w:val="0046333F"/>
     <w:rsid w:val="004659B1"/>
     <w:rsid w:val="00472B29"/>
     <w:rsid w:val="004771A5"/>
     <w:rsid w:val="00487882"/>
     <w:rsid w:val="00491502"/>
     <w:rsid w:val="00496E8D"/>
+    <w:rsid w:val="004B3E3B"/>
     <w:rsid w:val="004B507B"/>
     <w:rsid w:val="004C5CBD"/>
     <w:rsid w:val="004C6944"/>
     <w:rsid w:val="004C775E"/>
     <w:rsid w:val="004D1AB0"/>
     <w:rsid w:val="004D2248"/>
     <w:rsid w:val="0050313C"/>
     <w:rsid w:val="00503F8A"/>
     <w:rsid w:val="00514E7E"/>
     <w:rsid w:val="00521469"/>
     <w:rsid w:val="00524F1C"/>
     <w:rsid w:val="00534C2A"/>
     <w:rsid w:val="00543324"/>
     <w:rsid w:val="005444F6"/>
     <w:rsid w:val="00555E6F"/>
     <w:rsid w:val="00571A77"/>
     <w:rsid w:val="0057530B"/>
     <w:rsid w:val="00582DF7"/>
     <w:rsid w:val="00595D14"/>
     <w:rsid w:val="005A19FE"/>
     <w:rsid w:val="005A7998"/>
     <w:rsid w:val="005A7A79"/>
     <w:rsid w:val="005B5776"/>
     <w:rsid w:val="005C005A"/>
     <w:rsid w:val="005D189E"/>
@@ -6012,97 +6047,100 @@
     <w:rsid w:val="009F0281"/>
     <w:rsid w:val="00A02E41"/>
     <w:rsid w:val="00A073E8"/>
     <w:rsid w:val="00A164AF"/>
     <w:rsid w:val="00A165A5"/>
     <w:rsid w:val="00A31E5F"/>
     <w:rsid w:val="00A33ED6"/>
     <w:rsid w:val="00A36762"/>
     <w:rsid w:val="00A402E9"/>
     <w:rsid w:val="00A405CF"/>
     <w:rsid w:val="00A47A77"/>
     <w:rsid w:val="00A5425D"/>
     <w:rsid w:val="00A70D27"/>
     <w:rsid w:val="00A716BD"/>
     <w:rsid w:val="00A7301F"/>
     <w:rsid w:val="00A7740B"/>
     <w:rsid w:val="00A774F6"/>
     <w:rsid w:val="00A802A6"/>
     <w:rsid w:val="00A827C1"/>
     <w:rsid w:val="00A9171F"/>
     <w:rsid w:val="00A9620D"/>
     <w:rsid w:val="00AB3284"/>
     <w:rsid w:val="00AB3BBA"/>
     <w:rsid w:val="00AC0B78"/>
     <w:rsid w:val="00AD64AD"/>
+    <w:rsid w:val="00AE0F8F"/>
     <w:rsid w:val="00AE5BFA"/>
     <w:rsid w:val="00B1471B"/>
     <w:rsid w:val="00B301B5"/>
     <w:rsid w:val="00B40061"/>
     <w:rsid w:val="00B50EB3"/>
     <w:rsid w:val="00B733F6"/>
     <w:rsid w:val="00BA43B3"/>
     <w:rsid w:val="00BB4971"/>
     <w:rsid w:val="00BC0F35"/>
     <w:rsid w:val="00BC67A2"/>
     <w:rsid w:val="00BE1C6B"/>
     <w:rsid w:val="00BE232D"/>
     <w:rsid w:val="00BE54F6"/>
     <w:rsid w:val="00BE5F59"/>
     <w:rsid w:val="00BE7435"/>
     <w:rsid w:val="00C01D5D"/>
     <w:rsid w:val="00C05C57"/>
     <w:rsid w:val="00C12172"/>
     <w:rsid w:val="00C14891"/>
     <w:rsid w:val="00C221C2"/>
     <w:rsid w:val="00C26CEE"/>
     <w:rsid w:val="00C272E3"/>
     <w:rsid w:val="00C32457"/>
     <w:rsid w:val="00C4710B"/>
     <w:rsid w:val="00C50E81"/>
     <w:rsid w:val="00C52267"/>
     <w:rsid w:val="00C5584A"/>
     <w:rsid w:val="00C5708C"/>
     <w:rsid w:val="00C671CF"/>
     <w:rsid w:val="00C679F3"/>
     <w:rsid w:val="00C724A0"/>
     <w:rsid w:val="00C87146"/>
     <w:rsid w:val="00C928C1"/>
     <w:rsid w:val="00CA14FE"/>
     <w:rsid w:val="00CA7A58"/>
     <w:rsid w:val="00CB3B62"/>
     <w:rsid w:val="00CC69DB"/>
     <w:rsid w:val="00CD6E01"/>
+    <w:rsid w:val="00CF3688"/>
     <w:rsid w:val="00CF7D01"/>
     <w:rsid w:val="00D03FFC"/>
     <w:rsid w:val="00D11674"/>
     <w:rsid w:val="00D22AE6"/>
     <w:rsid w:val="00D24ABC"/>
     <w:rsid w:val="00D34D2F"/>
     <w:rsid w:val="00D53864"/>
     <w:rsid w:val="00D542DA"/>
     <w:rsid w:val="00D70793"/>
+    <w:rsid w:val="00D8001A"/>
     <w:rsid w:val="00D81272"/>
     <w:rsid w:val="00D82101"/>
     <w:rsid w:val="00D8317B"/>
     <w:rsid w:val="00D87422"/>
     <w:rsid w:val="00D91AFE"/>
     <w:rsid w:val="00D949C0"/>
     <w:rsid w:val="00D97B90"/>
     <w:rsid w:val="00DB00EF"/>
     <w:rsid w:val="00DB4647"/>
     <w:rsid w:val="00DB7FBC"/>
     <w:rsid w:val="00DC736E"/>
     <w:rsid w:val="00DE07A7"/>
     <w:rsid w:val="00E03802"/>
     <w:rsid w:val="00E03FBB"/>
     <w:rsid w:val="00E04D92"/>
     <w:rsid w:val="00E478A4"/>
     <w:rsid w:val="00E54B4D"/>
     <w:rsid w:val="00E56C13"/>
     <w:rsid w:val="00E57C6F"/>
     <w:rsid w:val="00E650A5"/>
     <w:rsid w:val="00E73F7D"/>
     <w:rsid w:val="00E7543D"/>
     <w:rsid w:val="00E872E1"/>
     <w:rsid w:val="00E920EC"/>
     <w:rsid w:val="00EB2833"/>
@@ -6120,51 +6158,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="181DBC9B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{AC1C0CE8-E3BA-4217-A5D0-2A8D9282316E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -11292,70 +11329,55 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FFC471C-7388-40CD-AF74-8718B01329F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>15137</Characters>
+  <Pages>1</Pages>
+  <Words>2808</Words>
+  <Characters>15164</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>126</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17905</CharactersWithSpaces>
+  <CharactersWithSpaces>17937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>